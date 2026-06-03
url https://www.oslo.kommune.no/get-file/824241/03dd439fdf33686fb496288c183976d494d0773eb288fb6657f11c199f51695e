--- v0 (2025-12-05)
+++ v1 (2026-06-03)
@@ -1775,122 +1775,122 @@
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
     <w:p w14:paraId="1E951A6D" w14:textId="77777777" w:rsidR="00924EE9" w:rsidRDefault="00924EE9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:fontKey="{0DBE2C9E-9747-4031-9EFE-EF6D7BDC6C7C}"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{401AC842-79E0-412D-B3C7-A5FAA7788C15}"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Oslo Sans Office">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A000006F" w:usb1="0000307B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId2" w:fontKey="{0F6207A3-65BD-4B7C-AC52-A5B150748C3E}"/>
-    <w:embedBold r:id="rId3" w:fontKey="{1155796D-600B-41F6-8E5B-CAB06AE141F2}"/>
+    <w:embedRegular r:id="rId2" w:fontKey="{575F60A6-251C-4043-9EEF-8ABE52F80954}"/>
+    <w:embedBold r:id="rId3" w:fontKey="{F580A8AA-E4A1-46A9-A26F-EC52F1CF8DA7}"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId4" w:fontKey="{10D613A2-0009-44AF-B082-6B20646E9FC8}"/>
+    <w:embedRegular r:id="rId4" w:fontKey="{2352146C-5E53-4876-A4EF-59B8AA641874}"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId5" w:fontKey="{03D95D3B-36FF-4773-A2E6-3DE283398475}"/>
-    <w:embedBold r:id="rId6" w:fontKey="{75EB994E-FE68-4757-9939-76479041EBA3}"/>
+    <w:embedRegular r:id="rId5" w:fontKey="{653C3C4A-9566-4D96-B0A9-45FF0B1D3E71}"/>
+    <w:embedBold r:id="rId6" w:fontKey="{1A1C15F7-5BC9-436A-8481-DF174482A3E7}"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7F652796" w14:textId="77777777" w:rsidR="00080402" w:rsidRDefault="00080402">
     <w:pPr>
       <w:pStyle w:val="Bunntekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
@@ -3211,50 +3211,51 @@
     <w:rsid w:val="000C32D5"/>
     <w:rsid w:val="000E0589"/>
     <w:rsid w:val="000E15EA"/>
     <w:rsid w:val="000E179A"/>
     <w:rsid w:val="000E1DFF"/>
     <w:rsid w:val="000F0232"/>
     <w:rsid w:val="000F1CDD"/>
     <w:rsid w:val="000F2529"/>
     <w:rsid w:val="000F472D"/>
     <w:rsid w:val="000F48F9"/>
     <w:rsid w:val="000F535B"/>
     <w:rsid w:val="000F605F"/>
     <w:rsid w:val="0010101D"/>
     <w:rsid w:val="00103063"/>
     <w:rsid w:val="001030F8"/>
     <w:rsid w:val="001043F5"/>
     <w:rsid w:val="00104777"/>
     <w:rsid w:val="001077CC"/>
     <w:rsid w:val="00113545"/>
     <w:rsid w:val="0011618E"/>
     <w:rsid w:val="00116557"/>
     <w:rsid w:val="00116E16"/>
     <w:rsid w:val="00121FA3"/>
     <w:rsid w:val="00130DCD"/>
     <w:rsid w:val="00135D8D"/>
+    <w:rsid w:val="001449D6"/>
     <w:rsid w:val="00145D99"/>
     <w:rsid w:val="0014659D"/>
     <w:rsid w:val="001471CC"/>
     <w:rsid w:val="00147570"/>
     <w:rsid w:val="001525BD"/>
     <w:rsid w:val="001525D1"/>
     <w:rsid w:val="00155512"/>
     <w:rsid w:val="00155E85"/>
     <w:rsid w:val="00166F00"/>
     <w:rsid w:val="00175ECE"/>
     <w:rsid w:val="00176ECB"/>
     <w:rsid w:val="001816E9"/>
     <w:rsid w:val="00181A01"/>
     <w:rsid w:val="00181FD7"/>
     <w:rsid w:val="00186573"/>
     <w:rsid w:val="00190779"/>
     <w:rsid w:val="00190B39"/>
     <w:rsid w:val="001A028B"/>
     <w:rsid w:val="001A1306"/>
     <w:rsid w:val="001A3D57"/>
     <w:rsid w:val="001A4FFD"/>
     <w:rsid w:val="001B38E4"/>
     <w:rsid w:val="001B62CF"/>
     <w:rsid w:val="001B697D"/>
     <w:rsid w:val="001C353A"/>
@@ -3917,50 +3918,51 @@
     <w:rsid w:val="00C3116A"/>
     <w:rsid w:val="00C32731"/>
     <w:rsid w:val="00C347D6"/>
     <w:rsid w:val="00C34D94"/>
     <w:rsid w:val="00C35CAA"/>
     <w:rsid w:val="00C36EE2"/>
     <w:rsid w:val="00C40E2C"/>
     <w:rsid w:val="00C463AC"/>
     <w:rsid w:val="00C50914"/>
     <w:rsid w:val="00C517FC"/>
     <w:rsid w:val="00C51925"/>
     <w:rsid w:val="00C54398"/>
     <w:rsid w:val="00C615ED"/>
     <w:rsid w:val="00C61AA4"/>
     <w:rsid w:val="00C61C0C"/>
     <w:rsid w:val="00C64103"/>
     <w:rsid w:val="00C64F99"/>
     <w:rsid w:val="00C70038"/>
     <w:rsid w:val="00C71906"/>
     <w:rsid w:val="00C73900"/>
     <w:rsid w:val="00C759D1"/>
     <w:rsid w:val="00C7799B"/>
     <w:rsid w:val="00C8124C"/>
     <w:rsid w:val="00C84044"/>
     <w:rsid w:val="00C842B1"/>
+    <w:rsid w:val="00C867D1"/>
     <w:rsid w:val="00C90C77"/>
     <w:rsid w:val="00C9418E"/>
     <w:rsid w:val="00CA082F"/>
     <w:rsid w:val="00CA1205"/>
     <w:rsid w:val="00CA1248"/>
     <w:rsid w:val="00CA5113"/>
     <w:rsid w:val="00CB01F4"/>
     <w:rsid w:val="00CB1A79"/>
     <w:rsid w:val="00CB4513"/>
     <w:rsid w:val="00CB7676"/>
     <w:rsid w:val="00CB77E1"/>
     <w:rsid w:val="00CC5C4D"/>
     <w:rsid w:val="00CC6599"/>
     <w:rsid w:val="00CC776D"/>
     <w:rsid w:val="00CC7CBA"/>
     <w:rsid w:val="00CD3A05"/>
     <w:rsid w:val="00CE0746"/>
     <w:rsid w:val="00CE6A4E"/>
     <w:rsid w:val="00CE7978"/>
     <w:rsid w:val="00CF0695"/>
     <w:rsid w:val="00CF1E3B"/>
     <w:rsid w:val="00CF28B3"/>
     <w:rsid w:val="00CF5A46"/>
     <w:rsid w:val="00CF6E35"/>
     <w:rsid w:val="00CF76C4"/>
@@ -5718,57 +5720,61 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+<root>
+</root>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x010100DBCBEE1D759F1749B7F3447DE0ED3589" ma:contentTypeVersion="3" ma:contentTypeDescription="Opprett et nytt dokument." ma:contentTypeScope="" ma:versionID="588c1ded94bb8765fe39029f17a4b3fb">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="0fd820c7-4a27-4a1b-a487-3fcaa753536b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="6f0eae8f4e0ad958d8e418075b7fd0ee" ns2:_="">
     <xsd:import namespace="0fd820c7-4a27-4a1b-a487-3fcaa753536b"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="0fd820c7-4a27-4a1b-a487-3fcaa753536b" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
@@ -5866,128 +5872,124 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<root>
-</root>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CF4F701A-4CEB-4C74-88A6-B3DF2F93266D}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8B49F5B2-93D7-46C6-9A35-00A6800029A9}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-[...7 lines deleted...]
-    <ds:schemaRef ds:uri="0fd820c7-4a27-4a1b-a487-3fcaa753536b"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{586FE43B-F48E-40B0-944B-4BDB0A028C12}">
-[...2 lines deleted...]
-  </ds:schemaRefs>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EF2AC1A3-F3AD-4EAF-9E2E-E2FB94C30E62}">
+  <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4CE43C66-AA3C-40E0-8A3C-E60467904ECF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="0fd820c7-4a27-4a1b-a487-3fcaa753536b"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EF2AC1A3-F3AD-4EAF-9E2E-E2FB94C30E62}">
-  <ds:schemaRefs/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{586FE43B-F48E-40B0-944B-4BDB0A028C12}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8B49F5B2-93D7-46C6-9A35-00A6800029A9}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CF4F701A-4CEB-4C74-88A6-B3DF2F93266D}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="0fd820c7-4a27-4a1b-a487-3fcaa753536b"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{a5a66368-d49e-4bf5-af9a-6ccbf48e6655}" enabled="0" method="" siteId="{a5a66368-d49e-4bf5-af9a-6ccbf48e6655}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>A4-tomt-dokument</Template>
+  <Template>A4-tomt-dokument.dotx</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
   <Words>486</Words>
   <Characters>2579</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>21</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>Oslo kommune</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>3059</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Camilla Andersson</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>