--- v0 (2025-12-05)
+++ v1 (2026-05-02)
@@ -13,940 +13,904 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="558F3421" w14:textId="77777777" w:rsidR="00064A24" w:rsidRPr="00064A24" w:rsidRDefault="00246830" w:rsidP="00D44A50">
+    <w:p w:rsidRPr="00064A24" w:rsidR="00064A24" w:rsidP="00D44A50" w:rsidRDefault="00246830" w14:paraId="558F3421" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
           <w:color w:val="2A2859"/>
           <w:sz w:val="38"/>
           <w:szCs w:val="38"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
           <w:color w:val="2A2859"/>
           <w:sz w:val="38"/>
           <w:szCs w:val="38"/>
         </w:rPr>
         <w:t>Privatistkontoret</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71CFC242" w14:textId="77777777" w:rsidR="00943D28" w:rsidRDefault="00943D28" w:rsidP="00943D28">
+    <w:p w:rsidR="00943D28" w:rsidP="00943D28" w:rsidRDefault="00943D28" w14:paraId="71CFC242" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
           <w:sz w:val="38"/>
           <w:szCs w:val="38"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
           <w:sz w:val="38"/>
           <w:szCs w:val="38"/>
         </w:rPr>
         <w:t>Muntlig eksamen</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutenett"/>
         <w:tblW w:w="10128" w:type="dxa"/>
         <w:tblInd w:w="-147" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3544"/>
         <w:gridCol w:w="1593"/>
         <w:gridCol w:w="4991"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00943D28" w:rsidRPr="00F1736C" w14:paraId="57AA5C9F" w14:textId="77777777" w:rsidTr="00265CB5">
+      <w:tr w:rsidRPr="00F1736C" w:rsidR="00943D28" w:rsidTr="00265CB5" w14:paraId="57AA5C9F" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="520"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5137" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="4A5C49DF" w14:textId="6CECA68A" w:rsidR="00943D28" w:rsidRPr="00A53119" w:rsidRDefault="00943D28">
+          <w:p w:rsidRPr="00A53119" w:rsidR="00943D28" w:rsidRDefault="00943D28" w14:paraId="4A5C49DF" w14:textId="6CECA68A">
             <w:pPr>
               <w:pStyle w:val="Bildeavsnitt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A53119">
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Fagkode:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4991" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="518ADF6E" w14:textId="77777777" w:rsidR="00943D28" w:rsidRPr="00A53119" w:rsidRDefault="00943D28">
+          <w:p w:rsidRPr="00A53119" w:rsidR="00943D28" w:rsidRDefault="00943D28" w14:paraId="518ADF6E" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Bildeavsnitt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A53119">
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Fag:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00943D28" w:rsidRPr="00F1736C" w14:paraId="170C19F3" w14:textId="77777777" w:rsidTr="00265CB5">
+      <w:tr w:rsidRPr="00F1736C" w:rsidR="00943D28" w:rsidTr="00265CB5" w14:paraId="170C19F3" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="556"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5137" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="3DB01B8D" w14:textId="77777777" w:rsidR="00943D28" w:rsidRPr="00A53119" w:rsidRDefault="00943D28">
+          <w:p w:rsidRPr="00A53119" w:rsidR="00943D28" w:rsidRDefault="00943D28" w14:paraId="3DB01B8D" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Bildeavsnitt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A53119">
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Dato:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4991" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="281DB742" w14:textId="2C6B9D84" w:rsidR="00943D28" w:rsidRPr="00A53119" w:rsidRDefault="00943D28">
+          <w:p w:rsidRPr="00A53119" w:rsidR="00943D28" w:rsidRDefault="00943D28" w14:paraId="281DB742" w14:textId="2C6B9D84">
             <w:pPr>
               <w:pStyle w:val="Bildeavsnitt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A53119">
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Parti</w:t>
             </w:r>
             <w:r w:rsidR="000E5190">
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>navn</w:t>
             </w:r>
             <w:r w:rsidRPr="00A53119">
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00943D28" w:rsidRPr="00F1736C" w14:paraId="73FC0B04" w14:textId="77777777" w:rsidTr="00265CB5">
+      <w:tr w:rsidRPr="00F1736C" w:rsidR="00943D28" w:rsidTr="00265CB5" w14:paraId="73FC0B04" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="298"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10128" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="464C30E1" w14:textId="77777777" w:rsidR="00943D28" w:rsidRPr="00F1736C" w:rsidRDefault="00943D28">
+          <w:p w:rsidRPr="00F1736C" w:rsidR="00943D28" w:rsidRDefault="00943D28" w14:paraId="464C30E1" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Bildeavsnitt"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F1736C">
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Eksamensinformasjon</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00943D28" w:rsidRPr="00AD2706" w14:paraId="57E05D0A" w14:textId="77777777" w:rsidTr="00265CB5">
+      <w:tr w:rsidRPr="00AD2706" w:rsidR="00943D28" w:rsidTr="00265CB5" w14:paraId="57E05D0A" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="298"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="273F8C25" w14:textId="77777777" w:rsidR="00943D28" w:rsidRPr="00AD2706" w:rsidRDefault="00943D28">
+          <w:p w:rsidRPr="00AD2706" w:rsidR="00943D28" w:rsidRDefault="00943D28" w14:paraId="273F8C25" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Bildeavsnitt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD2706">
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Forberedelsestid: 30 minutter</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6584" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="4BF02C4D" w14:textId="77777777" w:rsidR="00943D28" w:rsidRPr="00AD2706" w:rsidRDefault="00943D28">
+          <w:p w:rsidRPr="00AD2706" w:rsidR="00943D28" w:rsidRDefault="00943D28" w14:paraId="4BF02C4D" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Bildeavsnitt"/>
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD2706">
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Eksamenstid: Inntil 30 minutter</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00943D28" w:rsidRPr="00AD2706" w14:paraId="16D2032A" w14:textId="77777777" w:rsidTr="00265CB5">
+      <w:tr w:rsidRPr="00AD2706" w:rsidR="00943D28" w:rsidTr="00265CB5" w14:paraId="16D2032A" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1777"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="555E2505" w14:textId="77777777" w:rsidR="00943D28" w:rsidRPr="00F36C96" w:rsidRDefault="00943D28" w:rsidP="003021BE">
+          <w:p w:rsidRPr="00F36C96" w:rsidR="00943D28" w:rsidP="003021BE" w:rsidRDefault="00943D28" w14:paraId="555E2505" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F36C96">
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
                 <w:b/>
               </w:rPr>
               <w:t>Hjelpemidler</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6584" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="4374DA0A" w14:textId="77777777" w:rsidR="00683371" w:rsidRPr="00F40915" w:rsidRDefault="00943D28" w:rsidP="003021BE">
+          <w:p w:rsidRPr="00F40915" w:rsidR="00683371" w:rsidP="003021BE" w:rsidRDefault="00943D28" w14:paraId="4374DA0A" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F40915">
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
               </w:rPr>
               <w:t xml:space="preserve">Alle hjelpemidler er tillatt i forberedelsedelen, begrenset til aktiviteter og utstyr som ikke forstyrrer andre. </w:t>
             </w:r>
-            <w:r w:rsidR="00826141" w:rsidRPr="00F40915">
+            <w:r w:rsidRPr="00F40915" w:rsidR="00826141">
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
               </w:rPr>
               <w:t xml:space="preserve">Du </w:t>
             </w:r>
             <w:r w:rsidRPr="00F40915">
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
               </w:rPr>
               <w:t xml:space="preserve">har selv ansvar for å ha med </w:t>
             </w:r>
-            <w:r w:rsidR="00826141" w:rsidRPr="00F40915">
+            <w:r w:rsidRPr="00F40915" w:rsidR="00826141">
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
               </w:rPr>
               <w:t xml:space="preserve">deg </w:t>
             </w:r>
             <w:r w:rsidRPr="00F40915">
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
               </w:rPr>
               <w:t xml:space="preserve">nødvendige hjelpemidler. </w:t>
             </w:r>
-            <w:r w:rsidR="00E144A7" w:rsidRPr="00F40915">
+            <w:r w:rsidRPr="00F40915" w:rsidR="00E144A7">
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
               </w:rPr>
               <w:t>Notater som er skrevet i forberedelsestiden</w:t>
             </w:r>
-            <w:r w:rsidR="008D4268" w:rsidRPr="00F40915">
+            <w:r w:rsidRPr="00F40915" w:rsidR="008D4268">
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
-            <w:r w:rsidR="00E144A7" w:rsidRPr="00F40915">
+            <w:r w:rsidRPr="00F40915" w:rsidR="00E144A7">
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
               </w:rPr>
               <w:t xml:space="preserve"> kan </w:t>
             </w:r>
-            <w:r w:rsidR="007E7894" w:rsidRPr="00F40915">
+            <w:r w:rsidRPr="00F40915" w:rsidR="007E7894">
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
               </w:rPr>
               <w:t>du</w:t>
             </w:r>
             <w:r w:rsidRPr="00F40915">
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
               </w:rPr>
               <w:t xml:space="preserve"> ta med </w:t>
             </w:r>
-            <w:r w:rsidR="000937E4" w:rsidRPr="00F40915">
+            <w:r w:rsidRPr="00F40915" w:rsidR="000937E4">
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
               </w:rPr>
               <w:t>d</w:t>
             </w:r>
             <w:r w:rsidRPr="00F40915">
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
               </w:rPr>
               <w:t>eg inn til eksaminasjonen</w:t>
             </w:r>
-            <w:r w:rsidR="008D4268" w:rsidRPr="00F40915">
+            <w:r w:rsidRPr="00F40915" w:rsidR="008D4268">
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
               </w:rPr>
               <w:t>. D</w:t>
             </w:r>
-            <w:r w:rsidR="00007C73" w:rsidRPr="00F40915">
+            <w:r w:rsidRPr="00F40915" w:rsidR="00007C73">
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
               </w:rPr>
               <w:t xml:space="preserve">u kan </w:t>
             </w:r>
             <w:r w:rsidRPr="00F40915">
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
               </w:rPr>
               <w:t>eventuelt vise fram oppslag fra læreverk/faglitteratur.</w:t>
             </w:r>
-            <w:r w:rsidR="00F22513" w:rsidRPr="00F40915">
+            <w:r w:rsidRPr="00F40915" w:rsidR="00F22513">
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="17BF093C" w14:textId="3789FB27" w:rsidR="00493831" w:rsidRPr="00452F70" w:rsidRDefault="00826141" w:rsidP="003021BE">
+          <w:p w:rsidRPr="00452F70" w:rsidR="00493831" w:rsidP="003021BE" w:rsidRDefault="00826141" w14:paraId="17BF093C" w14:textId="3789FB27">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F40915">
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
               </w:rPr>
               <w:t xml:space="preserve">Du </w:t>
             </w:r>
-            <w:r w:rsidR="0001394B" w:rsidRPr="00F40915">
+            <w:r w:rsidRPr="00F40915" w:rsidR="0001394B">
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
               </w:rPr>
               <w:t>skal ikke forlate forberedelsesrommet i forberedelsestiden</w:t>
             </w:r>
-            <w:r w:rsidR="00452F70" w:rsidRPr="00F40915">
+            <w:r w:rsidRPr="00F40915" w:rsidR="00452F70">
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00943D28" w:rsidRPr="00AD2706" w14:paraId="4BA59DD8" w14:textId="77777777" w:rsidTr="00265CB5">
+      <w:tr w:rsidRPr="00AD2706" w:rsidR="00943D28" w:rsidTr="00265CB5" w14:paraId="4BA59DD8" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="298"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="11D016DC" w14:textId="77777777" w:rsidR="00943D28" w:rsidRPr="00F36C96" w:rsidRDefault="00943D28">
+          <w:p w:rsidRPr="00F36C96" w:rsidR="00943D28" w:rsidRDefault="00943D28" w14:paraId="11D016DC" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F36C96">
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
                 <w:b/>
               </w:rPr>
               <w:t>Vedlegg</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6584" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="7709BD07" w14:textId="77777777" w:rsidR="00943D28" w:rsidRPr="00AD2706" w:rsidRDefault="00943D28">
+          <w:p w:rsidRPr="00AD2706" w:rsidR="00943D28" w:rsidRDefault="00943D28" w14:paraId="7709BD07" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00943D28" w:rsidRPr="00AD2706" w14:paraId="6ABC0FA5" w14:textId="77777777" w:rsidTr="00265CB5">
+      <w:tr w:rsidRPr="00AD2706" w:rsidR="00943D28" w:rsidTr="00265CB5" w14:paraId="6ABC0FA5" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1518"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2BA53B51" w14:textId="1321D6FA" w:rsidR="00943D28" w:rsidRPr="00AD2706" w:rsidRDefault="00943D28" w:rsidP="00421395">
+          <w:p w:rsidRPr="00AD2706" w:rsidR="00943D28" w:rsidP="00421395" w:rsidRDefault="00943D28" w14:paraId="2BA53B51" w14:textId="1321D6FA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD2706">
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
                 <w:b/>
               </w:rPr>
               <w:t>Vurderingskriterier</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
                 <w:b/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidR="00F93BC4">
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AD2706">
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
               </w:rPr>
               <w:t xml:space="preserve">Hva </w:t>
             </w:r>
-            <w:r w:rsidR="00F93BC4" w:rsidRPr="00AD2706">
+            <w:r w:rsidRPr="00AD2706" w:rsidR="00F93BC4">
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
               </w:rPr>
               <w:t xml:space="preserve">legges </w:t>
             </w:r>
             <w:r w:rsidRPr="00AD2706">
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
               </w:rPr>
-              <w:t xml:space="preserve">det vekt på i vurderingen av kandidatens kompetanse slik den </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> på eksamensdagen</w:t>
+              <w:t>det vekt på i vurderingen av kandidatens kompetanse slik den fremkommer på eksamensdagen</w:t>
             </w:r>
             <w:r w:rsidR="007D3003">
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6584" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="0D03F379" w14:textId="77777777" w:rsidR="00943D28" w:rsidRDefault="00943D28" w:rsidP="00421395">
+          <w:p w:rsidR="00943D28" w:rsidP="00421395" w:rsidRDefault="00943D28" w14:paraId="0D03F379" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="690A6FE3" w14:textId="77777777" w:rsidR="00831CEE" w:rsidRDefault="00831CEE" w:rsidP="00421395">
+          <w:p w:rsidR="00831CEE" w:rsidP="00421395" w:rsidRDefault="00831CEE" w14:paraId="690A6FE3" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7CE14FB7" w14:textId="749B832B" w:rsidR="00421395" w:rsidRPr="00AD2706" w:rsidRDefault="00421395" w:rsidP="00421395">
+          <w:p w:rsidRPr="00AD2706" w:rsidR="00421395" w:rsidP="00421395" w:rsidRDefault="00421395" w14:paraId="7CE14FB7" w14:textId="749B832B">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00943D28" w:rsidRPr="00AD2706" w14:paraId="6B54EDAB" w14:textId="77777777" w:rsidTr="00265CB5">
+      <w:tr w:rsidRPr="00AD2706" w:rsidR="00943D28" w:rsidTr="00265CB5" w14:paraId="6B54EDAB" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="2256"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4BB129FF" w14:textId="77777777" w:rsidR="00943D28" w:rsidRPr="00AD2706" w:rsidRDefault="00943D28">
+          <w:p w:rsidRPr="00AD2706" w:rsidR="00943D28" w:rsidRDefault="00943D28" w14:paraId="4BB129FF" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD2706">
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
                 <w:b/>
               </w:rPr>
               <w:t>Kjennetegn på måloppnåelse:</w:t>
             </w:r>
             <w:r w:rsidRPr="00AD2706">
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
               </w:rPr>
               <w:t xml:space="preserve"> Beskriver mestring på ulike nivåer ut fra gitte vurderingskriterier.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6584" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="66A4FB8B" w14:textId="77777777" w:rsidR="00943D28" w:rsidRPr="00AD2706" w:rsidRDefault="00943D28" w:rsidP="00F92861">
+          <w:p w:rsidRPr="00AD2706" w:rsidR="00943D28" w:rsidP="00F92861" w:rsidRDefault="00943D28" w14:paraId="66A4FB8B" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD2706">
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
               </w:rPr>
               <w:t xml:space="preserve">Karakteren 5 og 6: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6252F084" w14:textId="77777777" w:rsidR="00943D28" w:rsidRDefault="00943D28" w:rsidP="00F92861">
+          <w:p w:rsidR="00943D28" w:rsidP="00F92861" w:rsidRDefault="00943D28" w14:paraId="6252F084" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="44A2B859" w14:textId="77777777" w:rsidR="00E933A4" w:rsidRPr="00AD2706" w:rsidRDefault="00E933A4" w:rsidP="00F92861">
+          <w:p w:rsidRPr="00AD2706" w:rsidR="00E933A4" w:rsidP="00F92861" w:rsidRDefault="00E933A4" w14:paraId="44A2B859" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="22E1DCCF" w14:textId="77777777" w:rsidR="00943D28" w:rsidRDefault="00943D28" w:rsidP="00F92861">
+          <w:p w:rsidR="00943D28" w:rsidP="00F92861" w:rsidRDefault="00943D28" w14:paraId="22E1DCCF" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD2706">
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
               </w:rPr>
               <w:t xml:space="preserve">Karakteren 3 og 4: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="341E8671" w14:textId="77777777" w:rsidR="00314DDE" w:rsidRPr="00AD2706" w:rsidRDefault="00314DDE" w:rsidP="00F92861">
+          <w:p w:rsidRPr="00AD2706" w:rsidR="00314DDE" w:rsidP="00F92861" w:rsidRDefault="00314DDE" w14:paraId="341E8671" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="24F80A28" w14:textId="77777777" w:rsidR="00E933A4" w:rsidRPr="00AD2706" w:rsidRDefault="00E933A4" w:rsidP="00F92861">
+          <w:p w:rsidRPr="00AD2706" w:rsidR="00E933A4" w:rsidP="00F92861" w:rsidRDefault="00E933A4" w14:paraId="24F80A28" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="57C0F038" w14:textId="77777777" w:rsidR="00943D28" w:rsidRDefault="00943D28" w:rsidP="00F92861">
+          <w:p w:rsidR="00943D28" w:rsidP="00F92861" w:rsidRDefault="00943D28" w14:paraId="57C0F038" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD2706">
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
               </w:rPr>
               <w:t xml:space="preserve">Karakteren 2 og 1: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="026CA5D5" w14:textId="77777777" w:rsidR="00E933A4" w:rsidRDefault="00E933A4" w:rsidP="00F92861">
+          <w:p w:rsidR="00E933A4" w:rsidP="00F92861" w:rsidRDefault="00E933A4" w14:paraId="026CA5D5" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="77642C35" w14:textId="77777777" w:rsidR="00E06F32" w:rsidRDefault="00E06F32" w:rsidP="00F92861">
+          <w:p w:rsidR="00E06F32" w:rsidP="00F92861" w:rsidRDefault="00E06F32" w14:paraId="77642C35" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="439FFA5F" w14:textId="36C0182F" w:rsidR="000121C8" w:rsidRPr="00AD2706" w:rsidRDefault="000121C8" w:rsidP="00F92861">
+          <w:p w:rsidRPr="00AD2706" w:rsidR="000121C8" w:rsidP="00F92861" w:rsidRDefault="000121C8" w14:paraId="439FFA5F" w14:textId="36C0182F">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00943D28" w:rsidRPr="00BD1213" w14:paraId="746E06E2" w14:textId="77777777" w:rsidTr="003874F2">
+      <w:tr w:rsidRPr="00BD1213" w:rsidR="00943D28" w:rsidTr="003874F2" w14:paraId="746E06E2" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="2998"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="342EAD30" w14:textId="77777777" w:rsidR="00943D28" w:rsidRPr="003B08A9" w:rsidRDefault="00943D28">
+          <w:p w:rsidRPr="003B08A9" w:rsidR="00943D28" w:rsidRDefault="00943D28" w14:paraId="342EAD30" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B08A9">
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
                 <w:b/>
               </w:rPr>
               <w:t>Informasjon til privatisten</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7DB6CBD9" w14:textId="77777777" w:rsidR="00943D28" w:rsidRPr="00AD2706" w:rsidRDefault="00943D28">
-[...6 lines deleted...]
-          <w:p w14:paraId="68B7339F" w14:textId="77777777" w:rsidR="00943D28" w:rsidRPr="00AD2706" w:rsidRDefault="00943D28">
+          <w:p w:rsidRPr="00AD2706" w:rsidR="00943D28" w:rsidRDefault="00943D28" w14:paraId="7DB6CBD9" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00AD2706" w:rsidR="00943D28" w:rsidRDefault="00943D28" w14:paraId="68B7339F" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6584" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="0A644C94" w14:textId="0E10E8B4" w:rsidR="002A4CCB" w:rsidRPr="00826ABE" w:rsidRDefault="00943D28" w:rsidP="002B457A">
+          <w:p w:rsidRPr="00826ABE" w:rsidR="002A4CCB" w:rsidP="002B457A" w:rsidRDefault="00943D28" w14:paraId="0A644C94" w14:textId="0E10E8B4">
             <w:pPr>
               <w:pStyle w:val="Overskrift4"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00826ABE">
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Eksaminasjonen vil dreie s</w:t>
             </w:r>
-            <w:r w:rsidR="000759E9" w:rsidRPr="00826ABE">
+            <w:r w:rsidRPr="00826ABE" w:rsidR="000759E9">
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>eg om oppgaven(e) gitt på</w:t>
             </w:r>
-            <w:r w:rsidR="00711B16" w:rsidRPr="00826ABE">
+            <w:r w:rsidRPr="00826ABE" w:rsidR="00711B16">
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="000759E9" w:rsidRPr="00826ABE">
+            <w:r w:rsidRPr="00826ABE" w:rsidR="000759E9">
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>neste side</w:t>
             </w:r>
             <w:r w:rsidRPr="00826ABE">
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidRPr="00826ABE">
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
-              <w:t xml:space="preserve">I tillegg vil du bli eksaminert i fagstoff </w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00826ABE">
+              <w:t>I tillegg vil du bli eksaminert i fagstoff knyttet til andre kompetansemål i læreplanen for faget.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00826ABE" w:rsidR="00D859A5">
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
-              <w:t>knyttet</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:r w:rsidRPr="00826ABE">
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
-              <w:t xml:space="preserve"> til andre kompetansemål i læreplanen for faget.</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00D859A5" w:rsidRPr="00826ABE">
+              <w:t>Grunnlaget for vurdering i fag er</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00826ABE" w:rsidR="00177027">
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00826ABE">
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
-              <w:t>Grunnlaget for vurdering i fag er</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00177027" w:rsidRPr="00826ABE">
+              <w:t>kompetansemåla i læreplanane</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00826ABE" w:rsidR="002A4CCB">
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...18 lines deleted...]
-              </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="757172E8" w14:textId="23301609" w:rsidR="0026743E" w:rsidRPr="00826ABE" w:rsidRDefault="0026743E" w:rsidP="000D5C4B">
+          <w:p w:rsidRPr="00826ABE" w:rsidR="0026743E" w:rsidP="000D5C4B" w:rsidRDefault="0026743E" w14:paraId="757172E8" w14:textId="23301609">
             <w:pPr>
               <w:pStyle w:val="Overskrift4"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:line="330" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00826ABE">
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
               <w:t xml:space="preserve">§ </w:t>
             </w:r>
             <w:r w:rsidR="00F72320">
@@ -971,4266 +935,4216 @@
               </w:rPr>
               <w:t>-2</w:t>
             </w:r>
             <w:r w:rsidR="00F72320">
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidRPr="00826ABE">
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r w:rsidR="00BD1213" w:rsidRPr="00826ABE">
+            <w:r w:rsidRPr="00826ABE" w:rsidR="00BD1213">
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00826ABE">
               <w:rPr>
                 <w:rStyle w:val="Utheving"/>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
               <w:t>Om eksamen</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="57445B43" w14:textId="11D0C834" w:rsidR="00943D28" w:rsidRPr="000D5C4B" w:rsidRDefault="0026743E" w:rsidP="003874F2">
+          <w:p w:rsidRPr="000D5C4B" w:rsidR="00943D28" w:rsidP="003874F2" w:rsidRDefault="0026743E" w14:paraId="57445B43" w14:textId="11D0C834">
             <w:pPr>
               <w:pStyle w:val="mortaga"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00826ABE">
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
               <w:t>Ein eksamenskarakter skal vere uttrykk for den kompetansen kvar enkelt elev eller privatist viser på eksamen. Eksamen skal vere i samsvar med kompetansemåla i læreplanen, jf.</w:t>
             </w:r>
             <w:r w:rsidR="000121C8">
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="006D5C52">
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
               <w:t>§</w:t>
             </w:r>
             <w:r w:rsidR="006D5C52">
               <w:t>9-</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink w:history="1" r:id="rId11">
               <w:r w:rsidR="009D11F7">
                 <w:rPr>
                   <w:rStyle w:val="Hyperkobling"/>
                   <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="nn-NO"/>
                 </w:rPr>
                 <w:t>1</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00826ABE">
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
               <w:t>. Eksamen skal gi eleven eller privatisten høve til å vise sin kompetanse i så stor del av faget som mogleg ut frå eksamensforma.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3C0AFB5F" w14:textId="77777777" w:rsidR="00943D28" w:rsidRPr="00BD1213" w:rsidRDefault="00943D28" w:rsidP="00943D28">
+    <w:p w:rsidRPr="00BD1213" w:rsidR="00943D28" w:rsidP="00943D28" w:rsidRDefault="00943D28" w14:paraId="3C0AFB5F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Spacer"/>
         <w:rPr>
           <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
           <w:sz w:val="20"/>
           <w:lang w:val="nn-NO"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0C5A3B50" w14:textId="3E0F95C5" w:rsidR="004F2D51" w:rsidRPr="000759E9" w:rsidRDefault="00446E31" w:rsidP="00683F66">
+    <w:p w:rsidRPr="000759E9" w:rsidR="004F2D51" w:rsidP="00683F66" w:rsidRDefault="00446E31" w14:paraId="0C5A3B50" w14:textId="7778F40B">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
           <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0563DA2B" w:rsidR="00446E31">
+        <w:rPr>
+          <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
+          <w:color w:val="A6A6A6" w:themeColor="background1" w:themeTint="FF" w:themeShade="A6"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+        <w:t>Rev</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0563DA2B" w:rsidR="000B64A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
+          <w:color w:val="A6A6A6" w:themeColor="background1" w:themeTint="FF" w:themeShade="A6"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0563DA2B" w:rsidR="00515FFA">
+        <w:rPr>
+          <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
+          <w:color w:val="A6A6A6" w:themeColor="background1" w:themeTint="FF" w:themeShade="A6"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+        <w:t>V26</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E632F0" w:rsidRDefault="00E632F0" w14:paraId="076DCD08" w14:textId="4FDA01D3">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
           <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
-        <w:t>Rev</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="000B64A5" w:rsidRPr="3EBD66F8">
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
           <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
-        <w:t xml:space="preserve">: </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="000D10DA">
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DE5FA9" w:rsidP="00943D28" w:rsidRDefault="00DE5FA9" w14:paraId="7984E0CD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
           <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
-        <w:t>H</w:t>
-[...51 lines deleted...]
-    <w:p w14:paraId="415AEB43" w14:textId="640221B6" w:rsidR="00943D28" w:rsidRPr="00F36C96" w:rsidRDefault="001A4E94" w:rsidP="00943D28">
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F36C96" w:rsidR="00943D28" w:rsidP="00943D28" w:rsidRDefault="001A4E94" w14:paraId="415AEB43" w14:textId="640221B6">
       <w:pPr>
         <w:pStyle w:val="Overskrift1"/>
         <w:pBdr>
-          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="4" w:space="6" w:color="auto"/>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="1"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="4"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="12"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="6"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>F.</w:t>
       </w:r>
       <w:r w:rsidR="00D148D0">
         <w:rPr>
           <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>dato</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...1 lines deleted...]
-      <w:r w:rsidR="00943D28" w:rsidRPr="00F36C96">
+      <w:r w:rsidRPr="00F36C96" w:rsidR="00943D28">
         <w:rPr>
           <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00CB23D7">
         <w:rPr>
           <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="580047AC" w14:textId="77777777" w:rsidR="00943D28" w:rsidRPr="00F36C96" w:rsidRDefault="00943D28" w:rsidP="00943D28">
-[...9 lines deleted...]
-    <w:p w14:paraId="0F7747AB" w14:textId="77777777" w:rsidR="00943D28" w:rsidRPr="00F36C96" w:rsidRDefault="00943D28" w:rsidP="00943D28">
+    <w:p w:rsidRPr="00F36C96" w:rsidR="00943D28" w:rsidP="00943D28" w:rsidRDefault="00943D28" w14:paraId="580047AC" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F36C96" w:rsidR="00943D28" w:rsidP="00943D28" w:rsidRDefault="00943D28" w14:paraId="0F7747AB" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Overskrift1"/>
         <w:rPr>
           <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F36C96">
         <w:rPr>
           <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Oppgave(r):</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E052364" w14:textId="77777777" w:rsidR="00943D28" w:rsidRPr="003B08A9" w:rsidRDefault="00943D28" w:rsidP="00943D28">
+    <w:p w:rsidRPr="003B08A9" w:rsidR="00943D28" w:rsidP="00943D28" w:rsidRDefault="00943D28" w14:paraId="6E052364" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Brdtekst"/>
         <w:rPr>
           <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="562B9CFA" w14:textId="77777777" w:rsidR="00943D28" w:rsidRPr="003B08A9" w:rsidRDefault="00943D28" w:rsidP="00943D28">
-[...28 lines deleted...]
-    <w:p w14:paraId="7E348400" w14:textId="77777777" w:rsidR="00943D28" w:rsidRPr="003B08A9" w:rsidRDefault="00943D28" w:rsidP="00C86999">
+    <w:p w:rsidRPr="003B08A9" w:rsidR="00943D28" w:rsidP="00943D28" w:rsidRDefault="00943D28" w14:paraId="562B9CFA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003B08A9" w:rsidR="00943D28" w:rsidP="00943D28" w:rsidRDefault="00943D28" w14:paraId="62320127" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003B08A9" w:rsidR="00943D28" w:rsidP="00943D28" w:rsidRDefault="00943D28" w14:paraId="3363294F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003B08A9" w:rsidR="00943D28" w:rsidP="00C86999" w:rsidRDefault="00943D28" w14:paraId="7E348400" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B08A9">
         <w:rPr>
           <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">For denne oppgaven er følgende kompetansemål </w:t>
       </w:r>
       <w:r w:rsidRPr="003B08A9">
         <w:rPr>
           <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>særlig aktuelle</w:t>
       </w:r>
       <w:r w:rsidRPr="003B08A9">
         <w:rPr>
           <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutenett"/>
         <w:tblW w:w="10060" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5070"/>
         <w:gridCol w:w="4990"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00943D28" w:rsidRPr="003B08A9" w14:paraId="1704A7DA" w14:textId="77777777">
+      <w:tr w:rsidRPr="003B08A9" w:rsidR="00943D28" w14:paraId="1704A7DA" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5070" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3FB8FF11" w14:textId="21DA72C2" w:rsidR="00943D28" w:rsidRPr="00D3268F" w:rsidRDefault="00CB71D4">
+          <w:p w:rsidRPr="00D3268F" w:rsidR="00943D28" w:rsidRDefault="00CB71D4" w14:paraId="3FB8FF11" w14:textId="21DA72C2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3268F">
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Kjerneelementer</w:t>
             </w:r>
-            <w:r w:rsidR="00943D28" w:rsidRPr="00D3268F">
+            <w:r w:rsidRPr="00D3268F" w:rsidR="00943D28">
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> i læreplanen </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4990" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="371E0DD0" w14:textId="77777777" w:rsidR="00943D28" w:rsidRPr="003B08A9" w:rsidRDefault="00943D28">
+          <w:p w:rsidRPr="003B08A9" w:rsidR="00943D28" w:rsidRDefault="00943D28" w14:paraId="371E0DD0" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B08A9">
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Kompetansemål </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00943D28" w:rsidRPr="003B08A9" w14:paraId="0E1A61D1" w14:textId="77777777">
+      <w:tr w:rsidRPr="003B08A9" w:rsidR="00943D28" w14:paraId="0E1A61D1" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5070" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0976830E" w14:textId="77777777" w:rsidR="00943D28" w:rsidRDefault="00943D28">
-[...17 lines deleted...]
-          <w:p w14:paraId="28A80E05" w14:textId="77777777" w:rsidR="0041297F" w:rsidRPr="003B08A9" w:rsidRDefault="0041297F">
+          <w:p w:rsidR="00943D28" w:rsidRDefault="00943D28" w14:paraId="0976830E" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00137FEE" w:rsidRDefault="00137FEE" w14:paraId="1ECA8C15" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="003B08A9" w:rsidR="0041297F" w:rsidRDefault="0041297F" w14:paraId="28A80E05" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4990" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="522E95A8" w14:textId="77777777" w:rsidR="00943D28" w:rsidRPr="0041297F" w:rsidRDefault="00943D28" w:rsidP="00D71339">
+          <w:p w:rsidRPr="0041297F" w:rsidR="00943D28" w:rsidP="00D71339" w:rsidRDefault="00943D28" w14:paraId="522E95A8" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Listeavsnitt"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="60301E94" w14:textId="77777777" w:rsidR="00943D28" w:rsidRPr="0041297F" w:rsidRDefault="00943D28" w:rsidP="00D71339">
+          <w:p w:rsidRPr="0041297F" w:rsidR="00943D28" w:rsidP="00D71339" w:rsidRDefault="00943D28" w14:paraId="60301E94" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Listeavsnitt"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3111F7B9" w14:textId="77777777" w:rsidR="00943D28" w:rsidRPr="0041297F" w:rsidRDefault="00943D28" w:rsidP="00D71339">
+          <w:p w:rsidRPr="0041297F" w:rsidR="00943D28" w:rsidP="00D71339" w:rsidRDefault="00943D28" w14:paraId="3111F7B9" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Listeavsnitt"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="19593386" w14:textId="77777777" w:rsidR="00943D28" w:rsidRPr="003B08A9" w:rsidRDefault="00943D28" w:rsidP="00D71339">
+          <w:p w:rsidRPr="003B08A9" w:rsidR="00943D28" w:rsidP="00D71339" w:rsidRDefault="00943D28" w14:paraId="19593386" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Listeavsnitt"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00943D28" w:rsidRPr="003B08A9" w14:paraId="11F57360" w14:textId="77777777">
+      <w:tr w:rsidRPr="003B08A9" w:rsidR="00943D28" w14:paraId="11F57360" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5070" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4CCD6EA1" w14:textId="77777777" w:rsidR="00943D28" w:rsidRDefault="00943D28">
-[...17 lines deleted...]
-          <w:p w14:paraId="25274301" w14:textId="77777777" w:rsidR="0041297F" w:rsidRPr="003B08A9" w:rsidRDefault="0041297F">
+          <w:p w:rsidR="00943D28" w:rsidRDefault="00943D28" w14:paraId="4CCD6EA1" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00137FEE" w:rsidRDefault="00137FEE" w14:paraId="747DDDB4" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="003B08A9" w:rsidR="0041297F" w:rsidRDefault="0041297F" w14:paraId="25274301" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4990" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6E423A0D" w14:textId="77777777" w:rsidR="00943D28" w:rsidRPr="003B08A9" w:rsidRDefault="00943D28" w:rsidP="00D71339">
+          <w:p w:rsidRPr="003B08A9" w:rsidR="00943D28" w:rsidP="00D71339" w:rsidRDefault="00943D28" w14:paraId="6E423A0D" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Listeavsnitt"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7DBA09DE" w14:textId="77777777" w:rsidR="00943D28" w:rsidRPr="003B08A9" w:rsidRDefault="00943D28" w:rsidP="00D71339">
+          <w:p w:rsidRPr="003B08A9" w:rsidR="00943D28" w:rsidP="00D71339" w:rsidRDefault="00943D28" w14:paraId="7DBA09DE" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Listeavsnitt"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6519814F" w14:textId="77777777" w:rsidR="00943D28" w:rsidRPr="003B08A9" w:rsidRDefault="00943D28" w:rsidP="00D71339">
+          <w:p w:rsidRPr="003B08A9" w:rsidR="00943D28" w:rsidP="00D71339" w:rsidRDefault="00943D28" w14:paraId="6519814F" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Listeavsnitt"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1E8290B0" w14:textId="77777777" w:rsidR="00943D28" w:rsidRPr="003B08A9" w:rsidRDefault="00943D28" w:rsidP="00D71339">
+          <w:p w:rsidRPr="003B08A9" w:rsidR="00943D28" w:rsidP="00D71339" w:rsidRDefault="00943D28" w14:paraId="1E8290B0" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Listeavsnitt"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1057EFA3" w14:textId="77777777" w:rsidR="00943D28" w:rsidRPr="003B08A9" w:rsidRDefault="00943D28" w:rsidP="00943D28">
-[...9 lines deleted...]
-    <w:p w14:paraId="1890F7D0" w14:textId="77777777" w:rsidR="00943D28" w:rsidRPr="003B08A9" w:rsidRDefault="00943D28" w:rsidP="005F4FCC">
+    <w:p w:rsidRPr="003B08A9" w:rsidR="00943D28" w:rsidP="00943D28" w:rsidRDefault="00943D28" w14:paraId="1057EFA3" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003B08A9" w:rsidR="00943D28" w:rsidP="005F4FCC" w:rsidRDefault="00943D28" w14:paraId="1890F7D0" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Till</w:t>
       </w:r>
       <w:r w:rsidRPr="003B08A9">
         <w:rPr>
           <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>eggsoppgave fra sensor 2:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutenett"/>
         <w:tblW w:w="10060" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10060"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00943D28" w:rsidRPr="003B08A9" w14:paraId="1ABD4FD6" w14:textId="77777777">
+      <w:tr w:rsidRPr="003B08A9" w:rsidR="00943D28" w14:paraId="1ABD4FD6" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="2269"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10060" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0C7FB7DD" w14:textId="77777777" w:rsidR="00943D28" w:rsidRPr="003B08A9" w:rsidRDefault="00943D28">
+          <w:p w:rsidRPr="003B08A9" w:rsidR="00943D28" w:rsidRDefault="00943D28" w14:paraId="0C7FB7DD" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="121D748F" w14:textId="77777777" w:rsidR="005B4D6E" w:rsidRPr="005B4D6E" w:rsidRDefault="005B4D6E" w:rsidP="005B4D6E">
+    <w:p w:rsidRPr="005B4D6E" w:rsidR="005B4D6E" w:rsidP="005B4D6E" w:rsidRDefault="005B4D6E" w14:paraId="121D748F" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6BAC8135" w14:textId="27C02A24" w:rsidR="00943D28" w:rsidRPr="005B4D6E" w:rsidRDefault="00943D28">
+    <w:p w:rsidRPr="005B4D6E" w:rsidR="00943D28" w:rsidRDefault="00943D28" w14:paraId="6BAC8135" w14:textId="27C02A24">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
           <w:sz w:val="38"/>
           <w:szCs w:val="38"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53E5BE7F" w14:textId="38BD63F2" w:rsidR="00943D28" w:rsidRPr="00F36C96" w:rsidRDefault="001A4E94" w:rsidP="00943D28">
+    <w:p w:rsidRPr="00F36C96" w:rsidR="00943D28" w:rsidP="00943D28" w:rsidRDefault="001A4E94" w14:paraId="53E5BE7F" w14:textId="38BD63F2">
       <w:pPr>
         <w:pStyle w:val="Overskrift1"/>
         <w:pBdr>
-          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="4" w:space="6" w:color="auto"/>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="1"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="4"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="12"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="6"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>F.</w:t>
       </w:r>
       <w:r w:rsidR="00D148D0">
         <w:rPr>
           <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>dato</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...1 lines deleted...]
-      <w:r w:rsidR="00943D28" w:rsidRPr="00F36C96">
+      <w:r w:rsidRPr="00F36C96" w:rsidR="00943D28">
         <w:rPr>
           <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FC9EBE0" w14:textId="77777777" w:rsidR="00943D28" w:rsidRPr="00F36C96" w:rsidRDefault="00943D28" w:rsidP="00943D28">
-[...9 lines deleted...]
-    <w:p w14:paraId="18E85E1B" w14:textId="77777777" w:rsidR="00943D28" w:rsidRPr="00F36C96" w:rsidRDefault="00943D28" w:rsidP="00943D28">
+    <w:p w:rsidRPr="00F36C96" w:rsidR="00943D28" w:rsidP="00943D28" w:rsidRDefault="00943D28" w14:paraId="2FC9EBE0" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F36C96" w:rsidR="00943D28" w:rsidP="00943D28" w:rsidRDefault="00943D28" w14:paraId="18E85E1B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Overskrift1"/>
         <w:rPr>
           <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F36C96">
         <w:rPr>
           <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Oppgave(r):</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="256EE6DC" w14:textId="77777777" w:rsidR="00943D28" w:rsidRPr="003B08A9" w:rsidRDefault="00943D28" w:rsidP="00943D28">
+    <w:p w:rsidRPr="003B08A9" w:rsidR="00943D28" w:rsidP="00943D28" w:rsidRDefault="00943D28" w14:paraId="256EE6DC" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Brdtekst"/>
         <w:rPr>
           <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2A9B507A" w14:textId="77777777" w:rsidR="00943D28" w:rsidRPr="003B08A9" w:rsidRDefault="00943D28" w:rsidP="00943D28">
-[...28 lines deleted...]
-    <w:p w14:paraId="7EEF890A" w14:textId="77777777" w:rsidR="00943D28" w:rsidRPr="003B08A9" w:rsidRDefault="00943D28" w:rsidP="00607FA0">
+    <w:p w:rsidRPr="003B08A9" w:rsidR="00943D28" w:rsidP="00943D28" w:rsidRDefault="00943D28" w14:paraId="2A9B507A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003B08A9" w:rsidR="00943D28" w:rsidP="00943D28" w:rsidRDefault="00943D28" w14:paraId="236B27E5" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003B08A9" w:rsidR="00943D28" w:rsidP="00943D28" w:rsidRDefault="00943D28" w14:paraId="60E65248" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003B08A9" w:rsidR="00943D28" w:rsidP="00607FA0" w:rsidRDefault="00943D28" w14:paraId="7EEF890A" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B08A9">
         <w:rPr>
           <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">For denne oppgaven er følgende kompetansemål </w:t>
       </w:r>
       <w:r w:rsidRPr="003B08A9">
         <w:rPr>
           <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>særlig aktuelle</w:t>
       </w:r>
       <w:r w:rsidRPr="003B08A9">
         <w:rPr>
           <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutenett"/>
         <w:tblW w:w="10060" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5070"/>
         <w:gridCol w:w="4990"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005E4BCD" w:rsidRPr="003B08A9" w14:paraId="229692A7" w14:textId="77777777">
+      <w:tr w:rsidRPr="003B08A9" w:rsidR="005E4BCD" w14:paraId="229692A7" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5070" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4669529F" w14:textId="5471442F" w:rsidR="005E4BCD" w:rsidRPr="00D3268F" w:rsidRDefault="005E4BCD" w:rsidP="005E4BCD">
+          <w:p w:rsidRPr="00D3268F" w:rsidR="005E4BCD" w:rsidP="005E4BCD" w:rsidRDefault="005E4BCD" w14:paraId="4669529F" w14:textId="5471442F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3268F">
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Kjerneelementer i læreplanen </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4990" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="51937FB1" w14:textId="77777777" w:rsidR="005E4BCD" w:rsidRPr="003B08A9" w:rsidRDefault="005E4BCD" w:rsidP="005E4BCD">
+          <w:p w:rsidRPr="003B08A9" w:rsidR="005E4BCD" w:rsidP="005E4BCD" w:rsidRDefault="005E4BCD" w14:paraId="51937FB1" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B08A9">
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Kompetansemål </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00943D28" w:rsidRPr="003B08A9" w14:paraId="2E8E76BC" w14:textId="77777777">
+      <w:tr w:rsidRPr="003B08A9" w:rsidR="00943D28" w14:paraId="2E8E76BC" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5070" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="082C4F99" w14:textId="77777777" w:rsidR="00943D28" w:rsidRDefault="00943D28">
-[...17 lines deleted...]
-          <w:p w14:paraId="0584D2FC" w14:textId="77777777" w:rsidR="00D71339" w:rsidRPr="003B08A9" w:rsidRDefault="00D71339">
+          <w:p w:rsidR="00943D28" w:rsidRDefault="00943D28" w14:paraId="082C4F99" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00D71339" w:rsidRDefault="00D71339" w14:paraId="514BC8E8" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="003B08A9" w:rsidR="00D71339" w:rsidRDefault="00D71339" w14:paraId="0584D2FC" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4990" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="539EB781" w14:textId="77777777" w:rsidR="00943D28" w:rsidRPr="003B08A9" w:rsidRDefault="00943D28" w:rsidP="00D71339">
+          <w:p w:rsidRPr="003B08A9" w:rsidR="00943D28" w:rsidP="00D71339" w:rsidRDefault="00943D28" w14:paraId="539EB781" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Listeavsnitt"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0AF2C548" w14:textId="77777777" w:rsidR="00943D28" w:rsidRPr="003B08A9" w:rsidRDefault="00943D28" w:rsidP="00D71339">
+          <w:p w:rsidRPr="003B08A9" w:rsidR="00943D28" w:rsidP="00D71339" w:rsidRDefault="00943D28" w14:paraId="0AF2C548" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Listeavsnitt"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1E870079" w14:textId="77777777" w:rsidR="00943D28" w:rsidRPr="003B08A9" w:rsidRDefault="00943D28" w:rsidP="00D71339">
+          <w:p w:rsidRPr="003B08A9" w:rsidR="00943D28" w:rsidP="00D71339" w:rsidRDefault="00943D28" w14:paraId="1E870079" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Listeavsnitt"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3C29E6F7" w14:textId="77777777" w:rsidR="00943D28" w:rsidRPr="003B08A9" w:rsidRDefault="00943D28" w:rsidP="006F266F">
+          <w:p w:rsidRPr="003B08A9" w:rsidR="00943D28" w:rsidP="006F266F" w:rsidRDefault="00943D28" w14:paraId="3C29E6F7" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Listeavsnitt"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00943D28" w:rsidRPr="003B08A9" w14:paraId="4D100084" w14:textId="77777777">
+      <w:tr w:rsidRPr="003B08A9" w:rsidR="00943D28" w14:paraId="4D100084" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5070" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0E69A8E0" w14:textId="77777777" w:rsidR="00943D28" w:rsidRDefault="00943D28">
-[...17 lines deleted...]
-          <w:p w14:paraId="2A6DDE71" w14:textId="77777777" w:rsidR="00D71339" w:rsidRPr="003B08A9" w:rsidRDefault="00D71339">
+          <w:p w:rsidR="00943D28" w:rsidRDefault="00943D28" w14:paraId="0E69A8E0" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00D71339" w:rsidRDefault="00D71339" w14:paraId="0136CE36" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="003B08A9" w:rsidR="00D71339" w:rsidRDefault="00D71339" w14:paraId="2A6DDE71" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4990" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="53FB6E37" w14:textId="77777777" w:rsidR="00943D28" w:rsidRPr="003B08A9" w:rsidRDefault="00943D28" w:rsidP="00D71339">
+          <w:p w:rsidRPr="003B08A9" w:rsidR="00943D28" w:rsidP="00D71339" w:rsidRDefault="00943D28" w14:paraId="53FB6E37" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Listeavsnitt"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6FC013A9" w14:textId="77777777" w:rsidR="00943D28" w:rsidRPr="003B08A9" w:rsidRDefault="00943D28" w:rsidP="00D71339">
+          <w:p w:rsidRPr="003B08A9" w:rsidR="00943D28" w:rsidP="00D71339" w:rsidRDefault="00943D28" w14:paraId="6FC013A9" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Listeavsnitt"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="36BF38E0" w14:textId="77777777" w:rsidR="00943D28" w:rsidRPr="003B08A9" w:rsidRDefault="00943D28" w:rsidP="00D71339">
+          <w:p w:rsidRPr="003B08A9" w:rsidR="00943D28" w:rsidP="00D71339" w:rsidRDefault="00943D28" w14:paraId="36BF38E0" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Listeavsnitt"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="60F5B43A" w14:textId="77777777" w:rsidR="00943D28" w:rsidRPr="003B08A9" w:rsidRDefault="00943D28" w:rsidP="006F266F">
+          <w:p w:rsidRPr="003B08A9" w:rsidR="00943D28" w:rsidP="006F266F" w:rsidRDefault="00943D28" w14:paraId="60F5B43A" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Listeavsnitt"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="79F0B3EC" w14:textId="77777777" w:rsidR="00943D28" w:rsidRPr="003B08A9" w:rsidRDefault="00943D28" w:rsidP="00943D28">
-[...9 lines deleted...]
-    <w:p w14:paraId="22335B20" w14:textId="77777777" w:rsidR="00943D28" w:rsidRPr="003B08A9" w:rsidRDefault="00943D28" w:rsidP="00607FA0">
+    <w:p w:rsidRPr="003B08A9" w:rsidR="00943D28" w:rsidP="00943D28" w:rsidRDefault="00943D28" w14:paraId="79F0B3EC" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003B08A9" w:rsidR="00943D28" w:rsidP="00607FA0" w:rsidRDefault="00943D28" w14:paraId="22335B20" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Till</w:t>
       </w:r>
       <w:r w:rsidRPr="003B08A9">
         <w:rPr>
           <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>eggsoppgave fra sensor 2:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutenett"/>
         <w:tblW w:w="10060" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10060"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00943D28" w:rsidRPr="003B08A9" w14:paraId="32BBCDA3" w14:textId="77777777">
+      <w:tr w:rsidRPr="003B08A9" w:rsidR="00943D28" w14:paraId="32BBCDA3" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="2269"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10060" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="273B8DCE" w14:textId="77777777" w:rsidR="00943D28" w:rsidRPr="003B08A9" w:rsidRDefault="00943D28">
+          <w:p w:rsidRPr="003B08A9" w:rsidR="00943D28" w:rsidRDefault="00943D28" w14:paraId="273B8DCE" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="69CCA9B9" w14:textId="77777777" w:rsidR="00943D28" w:rsidRPr="00AB73E8" w:rsidRDefault="00943D28" w:rsidP="00AB73E8">
+    <w:p w:rsidRPr="00AB73E8" w:rsidR="00943D28" w:rsidP="00AB73E8" w:rsidRDefault="00943D28" w14:paraId="69CCA9B9" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6B98114B" w14:textId="77777777" w:rsidR="00943D28" w:rsidRDefault="00943D28">
+    <w:p w:rsidR="00943D28" w:rsidRDefault="00943D28" w14:paraId="6B98114B" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
           <w:sz w:val="38"/>
           <w:szCs w:val="38"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
           <w:sz w:val="38"/>
           <w:szCs w:val="38"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43DC6A73" w14:textId="0207D177" w:rsidR="00943D28" w:rsidRPr="00F36C96" w:rsidRDefault="001A4E94" w:rsidP="00943D28">
+    <w:p w:rsidRPr="00F36C96" w:rsidR="00943D28" w:rsidP="00943D28" w:rsidRDefault="001A4E94" w14:paraId="43DC6A73" w14:textId="0207D177">
       <w:pPr>
         <w:pStyle w:val="Overskrift1"/>
         <w:pBdr>
-          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="4" w:space="6" w:color="auto"/>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="1"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="4"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="12"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="6"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>F.</w:t>
       </w:r>
       <w:r w:rsidR="00D148D0">
         <w:rPr>
           <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>dato</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...1 lines deleted...]
-      <w:r w:rsidR="00943D28" w:rsidRPr="00F36C96">
+      <w:r w:rsidRPr="00F36C96" w:rsidR="00943D28">
         <w:rPr>
           <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79EC8F85" w14:textId="77777777" w:rsidR="00943D28" w:rsidRPr="00F36C96" w:rsidRDefault="00943D28" w:rsidP="00943D28">
-[...9 lines deleted...]
-    <w:p w14:paraId="094D8B89" w14:textId="77777777" w:rsidR="00943D28" w:rsidRPr="00F36C96" w:rsidRDefault="00943D28" w:rsidP="00943D28">
+    <w:p w:rsidRPr="00F36C96" w:rsidR="00943D28" w:rsidP="00943D28" w:rsidRDefault="00943D28" w14:paraId="79EC8F85" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F36C96" w:rsidR="00943D28" w:rsidP="00943D28" w:rsidRDefault="00943D28" w14:paraId="094D8B89" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Overskrift1"/>
         <w:rPr>
           <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F36C96">
         <w:rPr>
           <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Oppgave(r):</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EEEB7B2" w14:textId="77777777" w:rsidR="00943D28" w:rsidRPr="003B08A9" w:rsidRDefault="00943D28" w:rsidP="00943D28">
+    <w:p w:rsidRPr="003B08A9" w:rsidR="00943D28" w:rsidP="00943D28" w:rsidRDefault="00943D28" w14:paraId="7EEEB7B2" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Brdtekst"/>
         <w:rPr>
           <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="270A18F5" w14:textId="77777777" w:rsidR="00943D28" w:rsidRPr="003B08A9" w:rsidRDefault="00943D28" w:rsidP="00943D28">
-[...28 lines deleted...]
-    <w:p w14:paraId="3C2D1A96" w14:textId="77777777" w:rsidR="00943D28" w:rsidRPr="003B08A9" w:rsidRDefault="00943D28" w:rsidP="00607FA0">
+    <w:p w:rsidRPr="003B08A9" w:rsidR="00943D28" w:rsidP="00943D28" w:rsidRDefault="00943D28" w14:paraId="270A18F5" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003B08A9" w:rsidR="00943D28" w:rsidP="00943D28" w:rsidRDefault="00943D28" w14:paraId="496C3B0E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003B08A9" w:rsidR="00943D28" w:rsidP="00943D28" w:rsidRDefault="00943D28" w14:paraId="58226FEF" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003B08A9" w:rsidR="00943D28" w:rsidP="00607FA0" w:rsidRDefault="00943D28" w14:paraId="3C2D1A96" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B08A9">
         <w:rPr>
           <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">For denne oppgaven er følgende kompetansemål </w:t>
       </w:r>
       <w:r w:rsidRPr="003B08A9">
         <w:rPr>
           <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>særlig aktuelle</w:t>
       </w:r>
       <w:r w:rsidRPr="003B08A9">
         <w:rPr>
           <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutenett"/>
         <w:tblW w:w="10060" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5070"/>
         <w:gridCol w:w="4990"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005E4BCD" w:rsidRPr="003B08A9" w14:paraId="2D69EE31" w14:textId="77777777">
+      <w:tr w:rsidRPr="003B08A9" w:rsidR="005E4BCD" w14:paraId="2D69EE31" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5070" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2961C283" w14:textId="18519266" w:rsidR="005E4BCD" w:rsidRPr="00D3268F" w:rsidRDefault="005E4BCD" w:rsidP="005E4BCD">
+          <w:p w:rsidRPr="00D3268F" w:rsidR="005E4BCD" w:rsidP="005E4BCD" w:rsidRDefault="005E4BCD" w14:paraId="2961C283" w14:textId="18519266">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3268F">
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Kjerneelementer i læreplanen </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4990" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="266FE326" w14:textId="77777777" w:rsidR="005E4BCD" w:rsidRPr="003B08A9" w:rsidRDefault="005E4BCD" w:rsidP="005E4BCD">
+          <w:p w:rsidRPr="003B08A9" w:rsidR="005E4BCD" w:rsidP="005E4BCD" w:rsidRDefault="005E4BCD" w14:paraId="266FE326" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B08A9">
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Kompetansemål </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00943D28" w:rsidRPr="003B08A9" w14:paraId="57F12FEF" w14:textId="77777777">
+      <w:tr w:rsidRPr="003B08A9" w:rsidR="00943D28" w14:paraId="57F12FEF" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5070" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="03532483" w14:textId="77777777" w:rsidR="00943D28" w:rsidRDefault="00943D28">
-[...17 lines deleted...]
-          <w:p w14:paraId="53E388EB" w14:textId="77777777" w:rsidR="0045065F" w:rsidRPr="003B08A9" w:rsidRDefault="0045065F">
+          <w:p w:rsidR="00943D28" w:rsidRDefault="00943D28" w14:paraId="03532483" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="0045065F" w:rsidRDefault="0045065F" w14:paraId="195384DE" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="003B08A9" w:rsidR="0045065F" w:rsidRDefault="0045065F" w14:paraId="53E388EB" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4990" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5B088546" w14:textId="77777777" w:rsidR="00943D28" w:rsidRPr="003B08A9" w:rsidRDefault="00943D28" w:rsidP="006F266F">
+          <w:p w:rsidRPr="003B08A9" w:rsidR="00943D28" w:rsidP="006F266F" w:rsidRDefault="00943D28" w14:paraId="5B088546" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Listeavsnitt"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="70EDA977" w14:textId="77777777" w:rsidR="00943D28" w:rsidRPr="003B08A9" w:rsidRDefault="00943D28" w:rsidP="006F266F">
+          <w:p w:rsidRPr="003B08A9" w:rsidR="00943D28" w:rsidP="006F266F" w:rsidRDefault="00943D28" w14:paraId="70EDA977" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Listeavsnitt"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="688B2EAB" w14:textId="77777777" w:rsidR="00943D28" w:rsidRPr="003B08A9" w:rsidRDefault="00943D28" w:rsidP="006F266F">
+          <w:p w:rsidRPr="003B08A9" w:rsidR="00943D28" w:rsidP="006F266F" w:rsidRDefault="00943D28" w14:paraId="688B2EAB" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Listeavsnitt"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3E8A3A73" w14:textId="77777777" w:rsidR="00943D28" w:rsidRPr="003B08A9" w:rsidRDefault="00943D28" w:rsidP="006F266F">
+          <w:p w:rsidRPr="003B08A9" w:rsidR="00943D28" w:rsidP="006F266F" w:rsidRDefault="00943D28" w14:paraId="3E8A3A73" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Listeavsnitt"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00943D28" w:rsidRPr="003B08A9" w14:paraId="0DAB5791" w14:textId="77777777">
+      <w:tr w:rsidRPr="003B08A9" w:rsidR="00943D28" w14:paraId="0DAB5791" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5070" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="53AFA3E7" w14:textId="77777777" w:rsidR="00943D28" w:rsidRDefault="00943D28">
-[...17 lines deleted...]
-          <w:p w14:paraId="5AC8BBB7" w14:textId="77777777" w:rsidR="0045065F" w:rsidRPr="003B08A9" w:rsidRDefault="0045065F">
+          <w:p w:rsidR="00943D28" w:rsidRDefault="00943D28" w14:paraId="53AFA3E7" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="0045065F" w:rsidRDefault="0045065F" w14:paraId="0325279A" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="003B08A9" w:rsidR="0045065F" w:rsidRDefault="0045065F" w14:paraId="5AC8BBB7" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4990" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="61D637CA" w14:textId="77777777" w:rsidR="00943D28" w:rsidRPr="003B08A9" w:rsidRDefault="00943D28" w:rsidP="006F266F">
+          <w:p w:rsidRPr="003B08A9" w:rsidR="00943D28" w:rsidP="006F266F" w:rsidRDefault="00943D28" w14:paraId="61D637CA" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Listeavsnitt"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="72273831" w14:textId="77777777" w:rsidR="00943D28" w:rsidRPr="003B08A9" w:rsidRDefault="00943D28" w:rsidP="006F266F">
+          <w:p w:rsidRPr="003B08A9" w:rsidR="00943D28" w:rsidP="006F266F" w:rsidRDefault="00943D28" w14:paraId="72273831" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Listeavsnitt"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="65A39AA6" w14:textId="77777777" w:rsidR="00943D28" w:rsidRPr="003B08A9" w:rsidRDefault="00943D28" w:rsidP="006F266F">
+          <w:p w:rsidRPr="003B08A9" w:rsidR="00943D28" w:rsidP="006F266F" w:rsidRDefault="00943D28" w14:paraId="65A39AA6" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Listeavsnitt"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5070AD0B" w14:textId="77777777" w:rsidR="00943D28" w:rsidRPr="003B08A9" w:rsidRDefault="00943D28" w:rsidP="00B528DD">
+          <w:p w:rsidRPr="003B08A9" w:rsidR="00943D28" w:rsidP="00B528DD" w:rsidRDefault="00943D28" w14:paraId="5070AD0B" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Listeavsnitt"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="014AFD9E" w14:textId="77777777" w:rsidR="00943D28" w:rsidRPr="003B08A9" w:rsidRDefault="00943D28" w:rsidP="00943D28">
-[...9 lines deleted...]
-    <w:p w14:paraId="34F042C2" w14:textId="77777777" w:rsidR="00943D28" w:rsidRPr="003B08A9" w:rsidRDefault="00943D28" w:rsidP="000B5D7B">
+    <w:p w:rsidRPr="003B08A9" w:rsidR="00943D28" w:rsidP="00943D28" w:rsidRDefault="00943D28" w14:paraId="014AFD9E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003B08A9" w:rsidR="00943D28" w:rsidP="000B5D7B" w:rsidRDefault="00943D28" w14:paraId="34F042C2" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Till</w:t>
       </w:r>
       <w:r w:rsidRPr="003B08A9">
         <w:rPr>
           <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>eggsoppgave fra sensor 2:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutenett"/>
         <w:tblW w:w="10060" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10060"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00943D28" w:rsidRPr="003B08A9" w14:paraId="5F07ADA3" w14:textId="77777777">
+      <w:tr w:rsidRPr="003B08A9" w:rsidR="00943D28" w14:paraId="5F07ADA3" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="2269"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10060" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="003DD457" w14:textId="77777777" w:rsidR="00943D28" w:rsidRPr="003B08A9" w:rsidRDefault="00943D28">
+          <w:p w:rsidRPr="003B08A9" w:rsidR="00943D28" w:rsidRDefault="00943D28" w14:paraId="003DD457" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="449D25DD" w14:textId="77777777" w:rsidR="00943D28" w:rsidRPr="00AB73E8" w:rsidRDefault="00943D28" w:rsidP="00AB73E8">
+    <w:p w:rsidRPr="00AB73E8" w:rsidR="00943D28" w:rsidP="00AB73E8" w:rsidRDefault="00943D28" w14:paraId="449D25DD" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5BC25F15" w14:textId="77777777" w:rsidR="00943D28" w:rsidRDefault="00943D28">
+    <w:p w:rsidR="00943D28" w:rsidRDefault="00943D28" w14:paraId="5BC25F15" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
           <w:sz w:val="38"/>
           <w:szCs w:val="38"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
           <w:sz w:val="38"/>
           <w:szCs w:val="38"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E884E0D" w14:textId="5B66EB4A" w:rsidR="00943D28" w:rsidRPr="00F36C96" w:rsidRDefault="001A4E94" w:rsidP="00B528DD">
+    <w:p w:rsidRPr="00F36C96" w:rsidR="00943D28" w:rsidP="00B528DD" w:rsidRDefault="001A4E94" w14:paraId="6E884E0D" w14:textId="5B66EB4A">
       <w:pPr>
         <w:pStyle w:val="Overskrift1"/>
         <w:pBdr>
-          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="4" w:space="6" w:color="auto"/>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="1"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="4"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="12"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="6"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>F.</w:t>
       </w:r>
       <w:r w:rsidR="00D148D0">
         <w:rPr>
           <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>dato</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00B528DD">
         <w:rPr>
           <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E274660" w14:textId="77777777" w:rsidR="00943D28" w:rsidRPr="00F36C96" w:rsidRDefault="00943D28" w:rsidP="00943D28">
-[...8 lines deleted...]
-    <w:p w14:paraId="43C3C23E" w14:textId="77777777" w:rsidR="00943D28" w:rsidRPr="00F36C96" w:rsidRDefault="00943D28" w:rsidP="00943D28">
+    <w:p w:rsidRPr="00F36C96" w:rsidR="00943D28" w:rsidP="00943D28" w:rsidRDefault="00943D28" w14:paraId="7E274660" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F36C96" w:rsidR="00943D28" w:rsidP="00943D28" w:rsidRDefault="00943D28" w14:paraId="43C3C23E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Overskrift1"/>
         <w:rPr>
           <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F36C96">
         <w:rPr>
           <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Oppgave(r):</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47FF979E" w14:textId="77777777" w:rsidR="00943D28" w:rsidRPr="003B08A9" w:rsidRDefault="00943D28" w:rsidP="00943D28">
+    <w:p w:rsidRPr="003B08A9" w:rsidR="00943D28" w:rsidP="00943D28" w:rsidRDefault="00943D28" w14:paraId="47FF979E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Brdtekst"/>
         <w:rPr>
           <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="33687319" w14:textId="77777777" w:rsidR="00943D28" w:rsidRPr="003B08A9" w:rsidRDefault="00943D28" w:rsidP="00943D28">
-[...28 lines deleted...]
-    <w:p w14:paraId="1E504C6B" w14:textId="77777777" w:rsidR="00943D28" w:rsidRPr="003B08A9" w:rsidRDefault="00943D28" w:rsidP="000B5D7B">
+    <w:p w:rsidRPr="003B08A9" w:rsidR="00943D28" w:rsidP="00943D28" w:rsidRDefault="00943D28" w14:paraId="33687319" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003B08A9" w:rsidR="00943D28" w:rsidP="00943D28" w:rsidRDefault="00943D28" w14:paraId="491452BC" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003B08A9" w:rsidR="00943D28" w:rsidP="00943D28" w:rsidRDefault="00943D28" w14:paraId="2BB6C92B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003B08A9" w:rsidR="00943D28" w:rsidP="000B5D7B" w:rsidRDefault="00943D28" w14:paraId="1E504C6B" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B08A9">
         <w:rPr>
           <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">For denne oppgaven er følgende kompetansemål </w:t>
       </w:r>
       <w:r w:rsidRPr="003B08A9">
         <w:rPr>
           <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>særlig aktuelle</w:t>
       </w:r>
       <w:r w:rsidRPr="003B08A9">
         <w:rPr>
           <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutenett"/>
         <w:tblW w:w="10060" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5070"/>
         <w:gridCol w:w="4990"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005E4BCD" w:rsidRPr="003B08A9" w14:paraId="53C412F4" w14:textId="77777777">
+      <w:tr w:rsidRPr="003B08A9" w:rsidR="005E4BCD" w14:paraId="53C412F4" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5070" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="09905787" w14:textId="0C6A05EF" w:rsidR="005E4BCD" w:rsidRPr="00D3268F" w:rsidRDefault="005E4BCD" w:rsidP="005E4BCD">
+          <w:p w:rsidRPr="00D3268F" w:rsidR="005E4BCD" w:rsidP="005E4BCD" w:rsidRDefault="005E4BCD" w14:paraId="09905787" w14:textId="0C6A05EF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3268F">
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Kjerneelementer i læreplanen </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4990" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="017A816E" w14:textId="77777777" w:rsidR="005E4BCD" w:rsidRPr="003B08A9" w:rsidRDefault="005E4BCD" w:rsidP="005E4BCD">
+          <w:p w:rsidRPr="003B08A9" w:rsidR="005E4BCD" w:rsidP="005E4BCD" w:rsidRDefault="005E4BCD" w14:paraId="017A816E" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B08A9">
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Kompetansemål </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00943D28" w:rsidRPr="003B08A9" w14:paraId="24714414" w14:textId="77777777">
+      <w:tr w:rsidRPr="003B08A9" w:rsidR="00943D28" w14:paraId="24714414" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5070" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1715835F" w14:textId="77777777" w:rsidR="00943D28" w:rsidRDefault="00943D28">
-[...17 lines deleted...]
-          <w:p w14:paraId="24180B1C" w14:textId="77777777" w:rsidR="00B528DD" w:rsidRPr="003B08A9" w:rsidRDefault="00B528DD">
+          <w:p w:rsidR="00943D28" w:rsidRDefault="00943D28" w14:paraId="1715835F" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B528DD" w:rsidRDefault="00B528DD" w14:paraId="31DF8BC8" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="003B08A9" w:rsidR="00B528DD" w:rsidRDefault="00B528DD" w14:paraId="24180B1C" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4990" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="496F08C3" w14:textId="77777777" w:rsidR="00943D28" w:rsidRPr="003B08A9" w:rsidRDefault="00943D28" w:rsidP="00D45286">
+          <w:p w:rsidRPr="003B08A9" w:rsidR="00943D28" w:rsidP="00D45286" w:rsidRDefault="00943D28" w14:paraId="496F08C3" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Listeavsnitt"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="43B007A4" w14:textId="77777777" w:rsidR="00943D28" w:rsidRPr="003B08A9" w:rsidRDefault="00943D28" w:rsidP="00D45286">
+          <w:p w:rsidRPr="003B08A9" w:rsidR="00943D28" w:rsidP="00D45286" w:rsidRDefault="00943D28" w14:paraId="43B007A4" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Listeavsnitt"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="53220082" w14:textId="77777777" w:rsidR="00943D28" w:rsidRPr="003B08A9" w:rsidRDefault="00943D28" w:rsidP="00D45286">
+          <w:p w:rsidRPr="003B08A9" w:rsidR="00943D28" w:rsidP="00D45286" w:rsidRDefault="00943D28" w14:paraId="53220082" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Listeavsnitt"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5A7A6493" w14:textId="77777777" w:rsidR="00943D28" w:rsidRPr="003B08A9" w:rsidRDefault="00943D28" w:rsidP="00D45286">
+          <w:p w:rsidRPr="003B08A9" w:rsidR="00943D28" w:rsidP="00D45286" w:rsidRDefault="00943D28" w14:paraId="5A7A6493" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Listeavsnitt"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00943D28" w:rsidRPr="003B08A9" w14:paraId="796639E1" w14:textId="77777777">
+      <w:tr w:rsidRPr="003B08A9" w:rsidR="00943D28" w14:paraId="796639E1" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5070" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3AEC3318" w14:textId="77777777" w:rsidR="00943D28" w:rsidRDefault="00943D28">
-[...17 lines deleted...]
-          <w:p w14:paraId="284D8397" w14:textId="77777777" w:rsidR="00B528DD" w:rsidRPr="003B08A9" w:rsidRDefault="00B528DD">
+          <w:p w:rsidR="00943D28" w:rsidRDefault="00943D28" w14:paraId="3AEC3318" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B528DD" w:rsidRDefault="00B528DD" w14:paraId="143F47D2" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="003B08A9" w:rsidR="00B528DD" w:rsidRDefault="00B528DD" w14:paraId="284D8397" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4990" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="40BE06E8" w14:textId="77777777" w:rsidR="00943D28" w:rsidRPr="003B08A9" w:rsidRDefault="00943D28" w:rsidP="00D45286">
+          <w:p w:rsidRPr="003B08A9" w:rsidR="00943D28" w:rsidP="00D45286" w:rsidRDefault="00943D28" w14:paraId="40BE06E8" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Listeavsnitt"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="551BBDF5" w14:textId="77777777" w:rsidR="00943D28" w:rsidRPr="003B08A9" w:rsidRDefault="00943D28" w:rsidP="00D45286">
+          <w:p w:rsidRPr="003B08A9" w:rsidR="00943D28" w:rsidP="00D45286" w:rsidRDefault="00943D28" w14:paraId="551BBDF5" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Listeavsnitt"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="24534B61" w14:textId="77777777" w:rsidR="00943D28" w:rsidRPr="003B08A9" w:rsidRDefault="00943D28" w:rsidP="00D45286">
+          <w:p w:rsidRPr="003B08A9" w:rsidR="00943D28" w:rsidP="00D45286" w:rsidRDefault="00943D28" w14:paraId="24534B61" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Listeavsnitt"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2A7F86E1" w14:textId="77777777" w:rsidR="00943D28" w:rsidRPr="003B08A9" w:rsidRDefault="00943D28" w:rsidP="00D45286">
+          <w:p w:rsidRPr="003B08A9" w:rsidR="00943D28" w:rsidP="00D45286" w:rsidRDefault="00943D28" w14:paraId="2A7F86E1" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Listeavsnitt"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="61C76C44" w14:textId="77777777" w:rsidR="00943D28" w:rsidRPr="003B08A9" w:rsidRDefault="00943D28" w:rsidP="00943D28">
-[...9 lines deleted...]
-    <w:p w14:paraId="3A914C89" w14:textId="77777777" w:rsidR="00943D28" w:rsidRPr="003B08A9" w:rsidRDefault="00943D28" w:rsidP="000B5D7B">
+    <w:p w:rsidRPr="003B08A9" w:rsidR="00943D28" w:rsidP="00943D28" w:rsidRDefault="00943D28" w14:paraId="61C76C44" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003B08A9" w:rsidR="00943D28" w:rsidP="000B5D7B" w:rsidRDefault="00943D28" w14:paraId="3A914C89" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Till</w:t>
       </w:r>
       <w:r w:rsidRPr="003B08A9">
         <w:rPr>
           <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>eggsoppgave fra sensor 2:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutenett"/>
         <w:tblW w:w="10060" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10060"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00943D28" w:rsidRPr="003B08A9" w14:paraId="61AFA643" w14:textId="77777777">
+      <w:tr w:rsidRPr="003B08A9" w:rsidR="00943D28" w14:paraId="61AFA643" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="2269"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10060" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="733209D2" w14:textId="77777777" w:rsidR="00943D28" w:rsidRPr="003B08A9" w:rsidRDefault="00943D28">
+          <w:p w:rsidRPr="003B08A9" w:rsidR="00943D28" w:rsidRDefault="00943D28" w14:paraId="733209D2" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2A8A449D" w14:textId="77777777" w:rsidR="00943D28" w:rsidRPr="00AB73E8" w:rsidRDefault="00943D28" w:rsidP="00AB73E8">
+    <w:p w:rsidRPr="00AB73E8" w:rsidR="00943D28" w:rsidP="00AB73E8" w:rsidRDefault="00943D28" w14:paraId="2A8A449D" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="15770092" w14:textId="77777777" w:rsidR="00943D28" w:rsidRDefault="00943D28">
+    <w:p w:rsidR="00943D28" w:rsidRDefault="00943D28" w14:paraId="15770092" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
           <w:sz w:val="38"/>
           <w:szCs w:val="38"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
           <w:sz w:val="38"/>
           <w:szCs w:val="38"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="115DAA19" w14:textId="1D715BAB" w:rsidR="00943D28" w:rsidRPr="00F36C96" w:rsidRDefault="001A4E94" w:rsidP="00943D28">
+    <w:p w:rsidRPr="00F36C96" w:rsidR="00943D28" w:rsidP="00943D28" w:rsidRDefault="001A4E94" w14:paraId="115DAA19" w14:textId="1D715BAB">
       <w:pPr>
         <w:pStyle w:val="Overskrift1"/>
         <w:pBdr>
-          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="4" w:space="6" w:color="auto"/>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="1"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="4"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="12"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="6"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>F.</w:t>
       </w:r>
       <w:r w:rsidR="00D148D0">
         <w:rPr>
           <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>dato</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...1 lines deleted...]
-      <w:r w:rsidR="00943D28" w:rsidRPr="00F36C96">
+      <w:r w:rsidRPr="00F36C96" w:rsidR="00943D28">
         <w:rPr>
           <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17AE7C94" w14:textId="77777777" w:rsidR="00943D28" w:rsidRPr="00F36C96" w:rsidRDefault="00943D28" w:rsidP="00943D28">
-[...8 lines deleted...]
-    <w:p w14:paraId="1BEDF4BD" w14:textId="77777777" w:rsidR="00943D28" w:rsidRPr="00F36C96" w:rsidRDefault="00943D28" w:rsidP="00943D28">
+    <w:p w:rsidRPr="00F36C96" w:rsidR="00943D28" w:rsidP="00943D28" w:rsidRDefault="00943D28" w14:paraId="17AE7C94" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F36C96" w:rsidR="00943D28" w:rsidP="00943D28" w:rsidRDefault="00943D28" w14:paraId="1BEDF4BD" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Overskrift1"/>
         <w:rPr>
           <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F36C96">
         <w:rPr>
           <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Oppgave(r):</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12D2B3C4" w14:textId="77777777" w:rsidR="00943D28" w:rsidRPr="003B08A9" w:rsidRDefault="00943D28" w:rsidP="00943D28">
+    <w:p w:rsidRPr="003B08A9" w:rsidR="00943D28" w:rsidP="00943D28" w:rsidRDefault="00943D28" w14:paraId="12D2B3C4" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Brdtekst"/>
         <w:rPr>
           <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="384731C5" w14:textId="77777777" w:rsidR="00943D28" w:rsidRPr="003B08A9" w:rsidRDefault="00943D28" w:rsidP="00943D28">
-[...28 lines deleted...]
-    <w:p w14:paraId="325FF541" w14:textId="77777777" w:rsidR="00943D28" w:rsidRPr="003B08A9" w:rsidRDefault="00943D28" w:rsidP="00C86999">
+    <w:p w:rsidRPr="003B08A9" w:rsidR="00943D28" w:rsidP="00943D28" w:rsidRDefault="00943D28" w14:paraId="384731C5" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003B08A9" w:rsidR="00943D28" w:rsidP="00943D28" w:rsidRDefault="00943D28" w14:paraId="1E4D204F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003B08A9" w:rsidR="00943D28" w:rsidP="00943D28" w:rsidRDefault="00943D28" w14:paraId="0FDD284E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003B08A9" w:rsidR="00943D28" w:rsidP="00C86999" w:rsidRDefault="00943D28" w14:paraId="325FF541" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B08A9">
         <w:rPr>
           <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">For denne oppgaven er følgende kompetansemål </w:t>
       </w:r>
       <w:r w:rsidRPr="003B08A9">
         <w:rPr>
           <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>særlig aktuelle</w:t>
       </w:r>
       <w:r w:rsidRPr="003B08A9">
         <w:rPr>
           <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutenett"/>
         <w:tblW w:w="10060" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5070"/>
         <w:gridCol w:w="4990"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005E4BCD" w:rsidRPr="003B08A9" w14:paraId="7E46D035" w14:textId="77777777">
+      <w:tr w:rsidRPr="003B08A9" w:rsidR="005E4BCD" w14:paraId="7E46D035" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5070" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="26508BF1" w14:textId="5A72621D" w:rsidR="005E4BCD" w:rsidRPr="00D3268F" w:rsidRDefault="005E4BCD" w:rsidP="005E4BCD">
+          <w:p w:rsidRPr="00D3268F" w:rsidR="005E4BCD" w:rsidP="005E4BCD" w:rsidRDefault="005E4BCD" w14:paraId="26508BF1" w14:textId="5A72621D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3268F">
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Kjerneelementer i læreplanen </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4990" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7B156168" w14:textId="77777777" w:rsidR="005E4BCD" w:rsidRPr="003B08A9" w:rsidRDefault="005E4BCD" w:rsidP="005E4BCD">
+          <w:p w:rsidRPr="003B08A9" w:rsidR="005E4BCD" w:rsidP="005E4BCD" w:rsidRDefault="005E4BCD" w14:paraId="7B156168" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B08A9">
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Kompetansemål </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00943D28" w:rsidRPr="003B08A9" w14:paraId="49D04A86" w14:textId="77777777">
+      <w:tr w:rsidRPr="003B08A9" w:rsidR="00943D28" w14:paraId="49D04A86" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5070" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4D120CB5" w14:textId="77777777" w:rsidR="00943D28" w:rsidRDefault="00943D28">
-[...17 lines deleted...]
-          <w:p w14:paraId="7DAE8426" w14:textId="77777777" w:rsidR="005E368B" w:rsidRPr="003B08A9" w:rsidRDefault="005E368B">
+          <w:p w:rsidR="00943D28" w:rsidRDefault="00943D28" w14:paraId="4D120CB5" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="005E368B" w:rsidRDefault="005E368B" w14:paraId="32E86B68" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="003B08A9" w:rsidR="005E368B" w:rsidRDefault="005E368B" w14:paraId="7DAE8426" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4990" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2B10B299" w14:textId="77777777" w:rsidR="00943D28" w:rsidRPr="003B08A9" w:rsidRDefault="00943D28" w:rsidP="005E368B">
+          <w:p w:rsidRPr="003B08A9" w:rsidR="00943D28" w:rsidP="005E368B" w:rsidRDefault="00943D28" w14:paraId="2B10B299" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Listeavsnitt"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3AA056BF" w14:textId="77777777" w:rsidR="00943D28" w:rsidRPr="003B08A9" w:rsidRDefault="00943D28" w:rsidP="005E368B">
+          <w:p w:rsidRPr="003B08A9" w:rsidR="00943D28" w:rsidP="005E368B" w:rsidRDefault="00943D28" w14:paraId="3AA056BF" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Listeavsnitt"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="342CBBF3" w14:textId="77777777" w:rsidR="00943D28" w:rsidRPr="003B08A9" w:rsidRDefault="00943D28" w:rsidP="005E368B">
+          <w:p w:rsidRPr="003B08A9" w:rsidR="00943D28" w:rsidP="005E368B" w:rsidRDefault="00943D28" w14:paraId="342CBBF3" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Listeavsnitt"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="33331599" w14:textId="77777777" w:rsidR="00943D28" w:rsidRPr="003B08A9" w:rsidRDefault="00943D28" w:rsidP="005E368B">
+          <w:p w:rsidRPr="003B08A9" w:rsidR="00943D28" w:rsidP="005E368B" w:rsidRDefault="00943D28" w14:paraId="33331599" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Listeavsnitt"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00943D28" w:rsidRPr="003B08A9" w14:paraId="30C97D2A" w14:textId="77777777">
+      <w:tr w:rsidRPr="003B08A9" w:rsidR="00943D28" w14:paraId="30C97D2A" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5070" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="112EBE48" w14:textId="77777777" w:rsidR="00943D28" w:rsidRDefault="00943D28">
-[...17 lines deleted...]
-          <w:p w14:paraId="56C7DC82" w14:textId="77777777" w:rsidR="005E368B" w:rsidRPr="003B08A9" w:rsidRDefault="005E368B">
+          <w:p w:rsidR="00943D28" w:rsidRDefault="00943D28" w14:paraId="112EBE48" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="005E368B" w:rsidRDefault="005E368B" w14:paraId="333A183F" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="003B08A9" w:rsidR="005E368B" w:rsidRDefault="005E368B" w14:paraId="56C7DC82" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4990" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4C633B4C" w14:textId="77777777" w:rsidR="00943D28" w:rsidRPr="003B08A9" w:rsidRDefault="00943D28" w:rsidP="005E368B">
+          <w:p w:rsidRPr="003B08A9" w:rsidR="00943D28" w:rsidP="005E368B" w:rsidRDefault="00943D28" w14:paraId="4C633B4C" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Listeavsnitt"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="15E6A4CF" w14:textId="77777777" w:rsidR="00943D28" w:rsidRPr="003B08A9" w:rsidRDefault="00943D28" w:rsidP="005E368B">
+          <w:p w:rsidRPr="003B08A9" w:rsidR="00943D28" w:rsidP="005E368B" w:rsidRDefault="00943D28" w14:paraId="15E6A4CF" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Listeavsnitt"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4C4D56A4" w14:textId="77777777" w:rsidR="00943D28" w:rsidRPr="003B08A9" w:rsidRDefault="00943D28" w:rsidP="005E368B">
+          <w:p w:rsidRPr="003B08A9" w:rsidR="00943D28" w:rsidP="005E368B" w:rsidRDefault="00943D28" w14:paraId="4C4D56A4" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Listeavsnitt"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4E01A952" w14:textId="77777777" w:rsidR="00943D28" w:rsidRPr="003B08A9" w:rsidRDefault="00943D28" w:rsidP="005E368B">
+          <w:p w:rsidRPr="003B08A9" w:rsidR="00943D28" w:rsidP="005E368B" w:rsidRDefault="00943D28" w14:paraId="4E01A952" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Listeavsnitt"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3CD38DF3" w14:textId="77777777" w:rsidR="00943D28" w:rsidRPr="003B08A9" w:rsidRDefault="00943D28" w:rsidP="00943D28">
-[...9 lines deleted...]
-    <w:p w14:paraId="1AF96704" w14:textId="77777777" w:rsidR="00943D28" w:rsidRPr="003B08A9" w:rsidRDefault="00943D28" w:rsidP="00C86999">
+    <w:p w:rsidRPr="003B08A9" w:rsidR="00943D28" w:rsidP="00943D28" w:rsidRDefault="00943D28" w14:paraId="3CD38DF3" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003B08A9" w:rsidR="00943D28" w:rsidP="00C86999" w:rsidRDefault="00943D28" w14:paraId="1AF96704" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Till</w:t>
       </w:r>
       <w:r w:rsidRPr="003B08A9">
         <w:rPr>
           <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>eggsoppgave fra sensor 2:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutenett"/>
         <w:tblW w:w="10060" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10060"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00943D28" w:rsidRPr="003B08A9" w14:paraId="1154E9B0" w14:textId="77777777">
+      <w:tr w:rsidRPr="003B08A9" w:rsidR="00943D28" w14:paraId="1154E9B0" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="2269"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10060" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6CF1BFB8" w14:textId="77777777" w:rsidR="00943D28" w:rsidRPr="003B08A9" w:rsidRDefault="00943D28">
+          <w:p w:rsidRPr="003B08A9" w:rsidR="00943D28" w:rsidRDefault="00943D28" w14:paraId="6CF1BFB8" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0195B186" w14:textId="77777777" w:rsidR="00943D28" w:rsidRPr="00AB73E8" w:rsidRDefault="00943D28" w:rsidP="00AB73E8">
+    <w:p w:rsidRPr="00AB73E8" w:rsidR="00943D28" w:rsidP="00AB73E8" w:rsidRDefault="00943D28" w14:paraId="0195B186" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="66C81813" w14:textId="77777777" w:rsidR="00943D28" w:rsidRDefault="00943D28">
+    <w:p w:rsidR="00943D28" w:rsidRDefault="00943D28" w14:paraId="66C81813" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
           <w:sz w:val="38"/>
           <w:szCs w:val="38"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
           <w:sz w:val="38"/>
           <w:szCs w:val="38"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25508C2A" w14:textId="41F09C88" w:rsidR="00943D28" w:rsidRPr="00F36C96" w:rsidRDefault="001A4E94" w:rsidP="00943D28">
+    <w:p w:rsidRPr="00F36C96" w:rsidR="00943D28" w:rsidP="00943D28" w:rsidRDefault="001A4E94" w14:paraId="25508C2A" w14:textId="41F09C88">
       <w:pPr>
         <w:pStyle w:val="Overskrift1"/>
         <w:pBdr>
-          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="4" w:space="6" w:color="auto"/>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="1"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="4"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="12"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="6"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>F.</w:t>
       </w:r>
       <w:r w:rsidR="00D148D0">
         <w:rPr>
           <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>dato</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...1 lines deleted...]
-      <w:r w:rsidR="00943D28" w:rsidRPr="00F36C96">
+      <w:r w:rsidRPr="00F36C96" w:rsidR="00943D28">
         <w:rPr>
           <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DC6C504" w14:textId="77777777" w:rsidR="00943D28" w:rsidRPr="00F36C96" w:rsidRDefault="00943D28" w:rsidP="00943D28">
-[...8 lines deleted...]
-    <w:p w14:paraId="7D810B7B" w14:textId="77777777" w:rsidR="00943D28" w:rsidRPr="00F36C96" w:rsidRDefault="00943D28" w:rsidP="00943D28">
+    <w:p w:rsidRPr="00F36C96" w:rsidR="00943D28" w:rsidP="00943D28" w:rsidRDefault="00943D28" w14:paraId="6DC6C504" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F36C96" w:rsidR="00943D28" w:rsidP="00943D28" w:rsidRDefault="00943D28" w14:paraId="7D810B7B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Overskrift1"/>
         <w:rPr>
           <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F36C96">
         <w:rPr>
           <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Oppgave(r):</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AA27694" w14:textId="77777777" w:rsidR="00943D28" w:rsidRPr="003B08A9" w:rsidRDefault="00943D28" w:rsidP="00943D28">
+    <w:p w:rsidRPr="003B08A9" w:rsidR="00943D28" w:rsidP="00943D28" w:rsidRDefault="00943D28" w14:paraId="5AA27694" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Brdtekst"/>
         <w:rPr>
           <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="25ABE036" w14:textId="77777777" w:rsidR="00943D28" w:rsidRPr="003B08A9" w:rsidRDefault="00943D28" w:rsidP="00943D28">
-[...28 lines deleted...]
-    <w:p w14:paraId="73344107" w14:textId="77777777" w:rsidR="00943D28" w:rsidRPr="003B08A9" w:rsidRDefault="00943D28" w:rsidP="00C86999">
+    <w:p w:rsidRPr="003B08A9" w:rsidR="00943D28" w:rsidP="00943D28" w:rsidRDefault="00943D28" w14:paraId="25ABE036" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003B08A9" w:rsidR="00943D28" w:rsidP="00943D28" w:rsidRDefault="00943D28" w14:paraId="4DC5464B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003B08A9" w:rsidR="00943D28" w:rsidP="00943D28" w:rsidRDefault="00943D28" w14:paraId="24267A73" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003B08A9" w:rsidR="00943D28" w:rsidP="00C86999" w:rsidRDefault="00943D28" w14:paraId="73344107" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B08A9">
         <w:rPr>
           <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">For denne oppgaven er følgende kompetansemål </w:t>
       </w:r>
       <w:r w:rsidRPr="003B08A9">
         <w:rPr>
           <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>særlig aktuelle</w:t>
       </w:r>
       <w:r w:rsidRPr="003B08A9">
         <w:rPr>
           <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutenett"/>
         <w:tblW w:w="10060" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5070"/>
         <w:gridCol w:w="4990"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005E4BCD" w:rsidRPr="003B08A9" w14:paraId="33DE3922" w14:textId="77777777">
+      <w:tr w:rsidRPr="003B08A9" w:rsidR="005E4BCD" w14:paraId="33DE3922" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5070" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="36AF8CAD" w14:textId="712AC687" w:rsidR="005E4BCD" w:rsidRPr="00D3268F" w:rsidRDefault="005E4BCD" w:rsidP="005E4BCD">
+          <w:p w:rsidRPr="00D3268F" w:rsidR="005E4BCD" w:rsidP="005E4BCD" w:rsidRDefault="005E4BCD" w14:paraId="36AF8CAD" w14:textId="712AC687">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3268F">
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Kjerneelementer i læreplanen </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4990" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="07B48851" w14:textId="77777777" w:rsidR="005E4BCD" w:rsidRPr="003B08A9" w:rsidRDefault="005E4BCD" w:rsidP="005E4BCD">
+          <w:p w:rsidRPr="003B08A9" w:rsidR="005E4BCD" w:rsidP="005E4BCD" w:rsidRDefault="005E4BCD" w14:paraId="07B48851" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B08A9">
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Kompetansemål </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00943D28" w:rsidRPr="003B08A9" w14:paraId="0C6810EA" w14:textId="77777777">
+      <w:tr w:rsidRPr="003B08A9" w:rsidR="00943D28" w14:paraId="0C6810EA" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5070" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5BF3A26B" w14:textId="77777777" w:rsidR="00943D28" w:rsidRDefault="00943D28">
-[...17 lines deleted...]
-          <w:p w14:paraId="6F429F8C" w14:textId="77777777" w:rsidR="009460CB" w:rsidRPr="003B08A9" w:rsidRDefault="009460CB">
+          <w:p w:rsidR="00943D28" w:rsidRDefault="00943D28" w14:paraId="5BF3A26B" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="009460CB" w:rsidRDefault="009460CB" w14:paraId="2E0AB8CC" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="003B08A9" w:rsidR="009460CB" w:rsidRDefault="009460CB" w14:paraId="6F429F8C" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4990" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="69EFA1A9" w14:textId="77777777" w:rsidR="00943D28" w:rsidRPr="003B08A9" w:rsidRDefault="00943D28" w:rsidP="009460CB">
+          <w:p w:rsidRPr="003B08A9" w:rsidR="00943D28" w:rsidP="009460CB" w:rsidRDefault="00943D28" w14:paraId="69EFA1A9" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Listeavsnitt"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2919CE80" w14:textId="77777777" w:rsidR="00943D28" w:rsidRPr="003B08A9" w:rsidRDefault="00943D28" w:rsidP="009460CB">
+          <w:p w:rsidRPr="003B08A9" w:rsidR="00943D28" w:rsidP="009460CB" w:rsidRDefault="00943D28" w14:paraId="2919CE80" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Listeavsnitt"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5E13D2E0" w14:textId="77777777" w:rsidR="00943D28" w:rsidRPr="003B08A9" w:rsidRDefault="00943D28" w:rsidP="009460CB">
+          <w:p w:rsidRPr="003B08A9" w:rsidR="00943D28" w:rsidP="009460CB" w:rsidRDefault="00943D28" w14:paraId="5E13D2E0" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Listeavsnitt"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="398DB511" w14:textId="77777777" w:rsidR="00943D28" w:rsidRPr="003B08A9" w:rsidRDefault="00943D28" w:rsidP="009460CB">
+          <w:p w:rsidRPr="003B08A9" w:rsidR="00943D28" w:rsidP="009460CB" w:rsidRDefault="00943D28" w14:paraId="398DB511" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Listeavsnitt"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00943D28" w:rsidRPr="003B08A9" w14:paraId="21DCAA13" w14:textId="77777777">
+      <w:tr w:rsidRPr="003B08A9" w:rsidR="00943D28" w14:paraId="21DCAA13" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5070" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4349BC64" w14:textId="77777777" w:rsidR="00943D28" w:rsidRDefault="00943D28">
-[...17 lines deleted...]
-          <w:p w14:paraId="0F5D9C48" w14:textId="77777777" w:rsidR="009460CB" w:rsidRPr="003B08A9" w:rsidRDefault="009460CB">
+          <w:p w:rsidR="00943D28" w:rsidRDefault="00943D28" w14:paraId="4349BC64" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="009460CB" w:rsidRDefault="009460CB" w14:paraId="1DAD686B" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="003B08A9" w:rsidR="009460CB" w:rsidRDefault="009460CB" w14:paraId="0F5D9C48" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4990" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="15411D46" w14:textId="77777777" w:rsidR="00943D28" w:rsidRPr="003B08A9" w:rsidRDefault="00943D28" w:rsidP="009460CB">
+          <w:p w:rsidRPr="003B08A9" w:rsidR="00943D28" w:rsidP="009460CB" w:rsidRDefault="00943D28" w14:paraId="15411D46" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Listeavsnitt"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7E0CB2DC" w14:textId="77777777" w:rsidR="00943D28" w:rsidRPr="003B08A9" w:rsidRDefault="00943D28" w:rsidP="009460CB">
+          <w:p w:rsidRPr="003B08A9" w:rsidR="00943D28" w:rsidP="009460CB" w:rsidRDefault="00943D28" w14:paraId="7E0CB2DC" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Listeavsnitt"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4836971C" w14:textId="77777777" w:rsidR="00943D28" w:rsidRPr="003B08A9" w:rsidRDefault="00943D28" w:rsidP="009460CB">
+          <w:p w:rsidRPr="003B08A9" w:rsidR="00943D28" w:rsidP="009460CB" w:rsidRDefault="00943D28" w14:paraId="4836971C" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Listeavsnitt"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="714FEA4E" w14:textId="77777777" w:rsidR="00943D28" w:rsidRPr="003B08A9" w:rsidRDefault="00943D28" w:rsidP="00277DCB">
+          <w:p w:rsidRPr="003B08A9" w:rsidR="00943D28" w:rsidP="00277DCB" w:rsidRDefault="00943D28" w14:paraId="714FEA4E" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Listeavsnitt"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="29755892" w14:textId="77777777" w:rsidR="00943D28" w:rsidRPr="003B08A9" w:rsidRDefault="00943D28" w:rsidP="00943D28">
-[...9 lines deleted...]
-    <w:p w14:paraId="15D39F53" w14:textId="77777777" w:rsidR="00943D28" w:rsidRPr="003B08A9" w:rsidRDefault="00943D28" w:rsidP="00C86999">
+    <w:p w:rsidRPr="003B08A9" w:rsidR="00943D28" w:rsidP="00943D28" w:rsidRDefault="00943D28" w14:paraId="29755892" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003B08A9" w:rsidR="00943D28" w:rsidP="00C86999" w:rsidRDefault="00943D28" w14:paraId="15D39F53" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Till</w:t>
       </w:r>
       <w:r w:rsidRPr="003B08A9">
         <w:rPr>
           <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>eggsoppgave fra sensor 2:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutenett"/>
         <w:tblW w:w="10060" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10060"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00943D28" w:rsidRPr="003B08A9" w14:paraId="31312712" w14:textId="77777777">
+      <w:tr w:rsidRPr="003B08A9" w:rsidR="00943D28" w14:paraId="31312712" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="2269"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10060" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7293F529" w14:textId="77777777" w:rsidR="00943D28" w:rsidRPr="003B08A9" w:rsidRDefault="00943D28">
+          <w:p w:rsidRPr="003B08A9" w:rsidR="00943D28" w:rsidRDefault="00943D28" w14:paraId="7293F529" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="45B4BD13" w14:textId="77777777" w:rsidR="00943D28" w:rsidRPr="00AB73E8" w:rsidRDefault="00943D28" w:rsidP="00AB73E8">
+    <w:p w:rsidRPr="00AB73E8" w:rsidR="00943D28" w:rsidP="00AB73E8" w:rsidRDefault="00943D28" w14:paraId="45B4BD13" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="41C64C15" w14:textId="77777777" w:rsidR="00943D28" w:rsidRDefault="00943D28">
+    <w:p w:rsidR="00943D28" w:rsidRDefault="00943D28" w14:paraId="41C64C15" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
           <w:sz w:val="38"/>
           <w:szCs w:val="38"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
           <w:sz w:val="38"/>
           <w:szCs w:val="38"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F6194B9" w14:textId="7EEA3FDA" w:rsidR="00943D28" w:rsidRPr="00F36C96" w:rsidRDefault="001A4E94" w:rsidP="00943D28">
+    <w:p w:rsidRPr="00F36C96" w:rsidR="00943D28" w:rsidP="00943D28" w:rsidRDefault="001A4E94" w14:paraId="6F6194B9" w14:textId="7EEA3FDA">
       <w:pPr>
         <w:pStyle w:val="Overskrift1"/>
         <w:pBdr>
-          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="4" w:space="6" w:color="auto"/>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="1"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="4"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="12"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="6"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>F.</w:t>
       </w:r>
       <w:r w:rsidR="00D148D0">
         <w:rPr>
           <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>dato</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...1 lines deleted...]
-      <w:r w:rsidR="00943D28" w:rsidRPr="00F36C96">
+      <w:r w:rsidRPr="00F36C96" w:rsidR="00943D28">
         <w:rPr>
           <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D9367E9" w14:textId="77777777" w:rsidR="00943D28" w:rsidRPr="00F36C96" w:rsidRDefault="00943D28" w:rsidP="00943D28">
-[...9 lines deleted...]
-    <w:p w14:paraId="6B05CC9B" w14:textId="77777777" w:rsidR="00943D28" w:rsidRPr="00F36C96" w:rsidRDefault="00943D28" w:rsidP="00943D28">
+    <w:p w:rsidRPr="00F36C96" w:rsidR="00943D28" w:rsidP="00943D28" w:rsidRDefault="00943D28" w14:paraId="0D9367E9" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F36C96" w:rsidR="00943D28" w:rsidP="00943D28" w:rsidRDefault="00943D28" w14:paraId="6B05CC9B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Overskrift1"/>
         <w:rPr>
           <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F36C96">
         <w:rPr>
           <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Oppgave(r):</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58873D42" w14:textId="77777777" w:rsidR="00943D28" w:rsidRPr="003B08A9" w:rsidRDefault="00943D28" w:rsidP="00943D28">
+    <w:p w:rsidRPr="003B08A9" w:rsidR="00943D28" w:rsidP="00943D28" w:rsidRDefault="00943D28" w14:paraId="58873D42" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Brdtekst"/>
         <w:rPr>
           <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5745FCFE" w14:textId="77777777" w:rsidR="00943D28" w:rsidRPr="003B08A9" w:rsidRDefault="00943D28" w:rsidP="00943D28">
-[...28 lines deleted...]
-    <w:p w14:paraId="015DC1B5" w14:textId="77777777" w:rsidR="00943D28" w:rsidRPr="003B08A9" w:rsidRDefault="00943D28" w:rsidP="00C86999">
+    <w:p w:rsidRPr="003B08A9" w:rsidR="00943D28" w:rsidP="00943D28" w:rsidRDefault="00943D28" w14:paraId="5745FCFE" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003B08A9" w:rsidR="00943D28" w:rsidP="00943D28" w:rsidRDefault="00943D28" w14:paraId="33078B51" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003B08A9" w:rsidR="00943D28" w:rsidP="00943D28" w:rsidRDefault="00943D28" w14:paraId="4378839C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003B08A9" w:rsidR="00943D28" w:rsidP="00C86999" w:rsidRDefault="00943D28" w14:paraId="015DC1B5" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B08A9">
         <w:rPr>
           <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">For denne oppgaven er følgende kompetansemål </w:t>
       </w:r>
       <w:r w:rsidRPr="003B08A9">
         <w:rPr>
           <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>særlig aktuelle</w:t>
       </w:r>
       <w:r w:rsidRPr="003B08A9">
         <w:rPr>
           <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutenett"/>
         <w:tblW w:w="10060" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5070"/>
         <w:gridCol w:w="4990"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005E4BCD" w:rsidRPr="003B08A9" w14:paraId="43C39BDF" w14:textId="77777777">
+      <w:tr w:rsidRPr="003B08A9" w:rsidR="005E4BCD" w14:paraId="43C39BDF" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5070" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="04DCDB8E" w14:textId="110F1AA3" w:rsidR="005E4BCD" w:rsidRPr="00D3268F" w:rsidRDefault="005E4BCD" w:rsidP="005E4BCD">
+          <w:p w:rsidRPr="00D3268F" w:rsidR="005E4BCD" w:rsidP="005E4BCD" w:rsidRDefault="005E4BCD" w14:paraId="04DCDB8E" w14:textId="110F1AA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3268F">
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Kjerneelementer i læreplanen </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4990" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="27DF7CCD" w14:textId="77777777" w:rsidR="005E4BCD" w:rsidRPr="003B08A9" w:rsidRDefault="005E4BCD" w:rsidP="005E4BCD">
+          <w:p w:rsidRPr="003B08A9" w:rsidR="005E4BCD" w:rsidP="005E4BCD" w:rsidRDefault="005E4BCD" w14:paraId="27DF7CCD" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B08A9">
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Kompetansemål </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00943D28" w:rsidRPr="003B08A9" w14:paraId="716734CC" w14:textId="77777777">
+      <w:tr w:rsidRPr="003B08A9" w:rsidR="00943D28" w14:paraId="716734CC" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5070" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3498A6F7" w14:textId="77777777" w:rsidR="00943D28" w:rsidRDefault="00943D28">
-[...17 lines deleted...]
-          <w:p w14:paraId="423F9AEF" w14:textId="77777777" w:rsidR="00277DCB" w:rsidRPr="003B08A9" w:rsidRDefault="00277DCB">
+          <w:p w:rsidR="00943D28" w:rsidRDefault="00943D28" w14:paraId="3498A6F7" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00277DCB" w:rsidRDefault="00277DCB" w14:paraId="3AD838D3" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="003B08A9" w:rsidR="00277DCB" w:rsidRDefault="00277DCB" w14:paraId="423F9AEF" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4990" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1D27879C" w14:textId="77777777" w:rsidR="00943D28" w:rsidRPr="003B08A9" w:rsidRDefault="00943D28" w:rsidP="00277DCB">
+          <w:p w:rsidRPr="003B08A9" w:rsidR="00943D28" w:rsidP="00277DCB" w:rsidRDefault="00943D28" w14:paraId="1D27879C" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Listeavsnitt"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="108A3BC6" w14:textId="77777777" w:rsidR="00943D28" w:rsidRPr="003B08A9" w:rsidRDefault="00943D28" w:rsidP="00277DCB">
+          <w:p w:rsidRPr="003B08A9" w:rsidR="00943D28" w:rsidP="00277DCB" w:rsidRDefault="00943D28" w14:paraId="108A3BC6" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Listeavsnitt"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2223D514" w14:textId="77777777" w:rsidR="00943D28" w:rsidRPr="003B08A9" w:rsidRDefault="00943D28" w:rsidP="00277DCB">
+          <w:p w:rsidRPr="003B08A9" w:rsidR="00943D28" w:rsidP="00277DCB" w:rsidRDefault="00943D28" w14:paraId="2223D514" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Listeavsnitt"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="53B211F1" w14:textId="77777777" w:rsidR="00943D28" w:rsidRPr="003B08A9" w:rsidRDefault="00943D28" w:rsidP="00277DCB">
+          <w:p w:rsidRPr="003B08A9" w:rsidR="00943D28" w:rsidP="00277DCB" w:rsidRDefault="00943D28" w14:paraId="53B211F1" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Listeavsnitt"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00943D28" w:rsidRPr="003B08A9" w14:paraId="75CC0F5A" w14:textId="77777777">
+      <w:tr w:rsidRPr="003B08A9" w:rsidR="00943D28" w14:paraId="75CC0F5A" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5070" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="309AEA4D" w14:textId="77777777" w:rsidR="00943D28" w:rsidRDefault="00943D28">
-[...17 lines deleted...]
-          <w:p w14:paraId="1F6165AE" w14:textId="77777777" w:rsidR="00277DCB" w:rsidRPr="003B08A9" w:rsidRDefault="00277DCB">
+          <w:p w:rsidR="00943D28" w:rsidRDefault="00943D28" w14:paraId="309AEA4D" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00277DCB" w:rsidRDefault="00277DCB" w14:paraId="2E492351" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="003B08A9" w:rsidR="00277DCB" w:rsidRDefault="00277DCB" w14:paraId="1F6165AE" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4990" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="76868984" w14:textId="77777777" w:rsidR="00943D28" w:rsidRPr="003B08A9" w:rsidRDefault="00943D28" w:rsidP="00277DCB">
+          <w:p w:rsidRPr="003B08A9" w:rsidR="00943D28" w:rsidP="00277DCB" w:rsidRDefault="00943D28" w14:paraId="76868984" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Listeavsnitt"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="22568DD5" w14:textId="77777777" w:rsidR="00943D28" w:rsidRPr="003B08A9" w:rsidRDefault="00943D28" w:rsidP="00277DCB">
+          <w:p w:rsidRPr="003B08A9" w:rsidR="00943D28" w:rsidP="00277DCB" w:rsidRDefault="00943D28" w14:paraId="22568DD5" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Listeavsnitt"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6D8BE809" w14:textId="77777777" w:rsidR="00943D28" w:rsidRPr="003B08A9" w:rsidRDefault="00943D28" w:rsidP="00277DCB">
+          <w:p w:rsidRPr="003B08A9" w:rsidR="00943D28" w:rsidP="00277DCB" w:rsidRDefault="00943D28" w14:paraId="6D8BE809" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Listeavsnitt"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2B51A24C" w14:textId="77777777" w:rsidR="00943D28" w:rsidRPr="003B08A9" w:rsidRDefault="00943D28" w:rsidP="00277DCB">
+          <w:p w:rsidRPr="003B08A9" w:rsidR="00943D28" w:rsidP="00277DCB" w:rsidRDefault="00943D28" w14:paraId="2B51A24C" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Listeavsnitt"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3075F66B" w14:textId="77777777" w:rsidR="00943D28" w:rsidRPr="003B08A9" w:rsidRDefault="00943D28" w:rsidP="00943D28">
-[...9 lines deleted...]
-    <w:p w14:paraId="387B3120" w14:textId="77777777" w:rsidR="00943D28" w:rsidRPr="003B08A9" w:rsidRDefault="00943D28" w:rsidP="00C86999">
+    <w:p w:rsidRPr="003B08A9" w:rsidR="00943D28" w:rsidP="00943D28" w:rsidRDefault="00943D28" w14:paraId="3075F66B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003B08A9" w:rsidR="00943D28" w:rsidP="00C86999" w:rsidRDefault="00943D28" w14:paraId="387B3120" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Till</w:t>
       </w:r>
       <w:r w:rsidRPr="003B08A9">
         <w:rPr>
           <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>eggsoppgave fra sensor 2:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutenett"/>
         <w:tblW w:w="10060" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10060"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00943D28" w:rsidRPr="003B08A9" w14:paraId="69F4B083" w14:textId="77777777">
+      <w:tr w:rsidRPr="003B08A9" w:rsidR="00943D28" w14:paraId="69F4B083" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="2269"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10060" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="691872B0" w14:textId="77777777" w:rsidR="00943D28" w:rsidRPr="003B08A9" w:rsidRDefault="00943D28">
+          <w:p w:rsidRPr="003B08A9" w:rsidR="00943D28" w:rsidRDefault="00943D28" w14:paraId="691872B0" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6B2484FA" w14:textId="77777777" w:rsidR="00943D28" w:rsidRPr="005B6984" w:rsidRDefault="00943D28" w:rsidP="005B6984">
+    <w:p w:rsidRPr="005B6984" w:rsidR="00943D28" w:rsidP="005B6984" w:rsidRDefault="00943D28" w14:paraId="6B2484FA" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="730E6088" w14:textId="77777777" w:rsidR="00943D28" w:rsidRDefault="00943D28">
+    <w:p w:rsidR="00943D28" w:rsidRDefault="00943D28" w14:paraId="730E6088" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
           <w:sz w:val="38"/>
           <w:szCs w:val="38"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
           <w:sz w:val="38"/>
           <w:szCs w:val="38"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="099A2909" w14:textId="75EA6792" w:rsidR="00943D28" w:rsidRPr="00F36C96" w:rsidRDefault="001A4E94" w:rsidP="00943D28">
+    <w:p w:rsidRPr="00F36C96" w:rsidR="00943D28" w:rsidP="00943D28" w:rsidRDefault="001A4E94" w14:paraId="099A2909" w14:textId="75EA6792">
       <w:pPr>
         <w:pStyle w:val="Overskrift1"/>
         <w:pBdr>
-          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="4" w:space="6" w:color="auto"/>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="1"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="4"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="12"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="6"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>F.</w:t>
       </w:r>
       <w:r w:rsidR="00D148D0">
         <w:rPr>
           <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>dato</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...1 lines deleted...]
-      <w:r w:rsidR="00943D28" w:rsidRPr="00F36C96">
+      <w:r w:rsidRPr="00F36C96" w:rsidR="00943D28">
         <w:rPr>
           <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A24F9D6" w14:textId="77777777" w:rsidR="00943D28" w:rsidRPr="00F36C96" w:rsidRDefault="00943D28" w:rsidP="00943D28">
-[...9 lines deleted...]
-    <w:p w14:paraId="2E67C20C" w14:textId="77777777" w:rsidR="00943D28" w:rsidRPr="00F36C96" w:rsidRDefault="00943D28" w:rsidP="00943D28">
+    <w:p w:rsidRPr="00F36C96" w:rsidR="00943D28" w:rsidP="00943D28" w:rsidRDefault="00943D28" w14:paraId="7A24F9D6" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F36C96" w:rsidR="00943D28" w:rsidP="00943D28" w:rsidRDefault="00943D28" w14:paraId="2E67C20C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Overskrift1"/>
         <w:rPr>
           <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F36C96">
         <w:rPr>
           <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Oppgave(r):</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D8C1422" w14:textId="77777777" w:rsidR="00943D28" w:rsidRPr="003B08A9" w:rsidRDefault="00943D28" w:rsidP="00943D28">
+    <w:p w:rsidRPr="003B08A9" w:rsidR="00943D28" w:rsidP="00943D28" w:rsidRDefault="00943D28" w14:paraId="5D8C1422" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Brdtekst"/>
         <w:rPr>
           <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="61ED4B05" w14:textId="77777777" w:rsidR="00943D28" w:rsidRPr="003B08A9" w:rsidRDefault="00943D28" w:rsidP="00943D28">
-[...28 lines deleted...]
-    <w:p w14:paraId="1D67AAEE" w14:textId="77777777" w:rsidR="00943D28" w:rsidRPr="003B08A9" w:rsidRDefault="00943D28" w:rsidP="00C86999">
+    <w:p w:rsidRPr="003B08A9" w:rsidR="00943D28" w:rsidP="00943D28" w:rsidRDefault="00943D28" w14:paraId="61ED4B05" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003B08A9" w:rsidR="00943D28" w:rsidP="00943D28" w:rsidRDefault="00943D28" w14:paraId="6763E385" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003B08A9" w:rsidR="00943D28" w:rsidP="00943D28" w:rsidRDefault="00943D28" w14:paraId="7E1C43F3" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003B08A9" w:rsidR="00943D28" w:rsidP="00C86999" w:rsidRDefault="00943D28" w14:paraId="1D67AAEE" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B08A9">
         <w:rPr>
           <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">For denne oppgaven er følgende kompetansemål </w:t>
       </w:r>
       <w:r w:rsidRPr="003B08A9">
         <w:rPr>
           <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>særlig aktuelle</w:t>
       </w:r>
       <w:r w:rsidRPr="003B08A9">
         <w:rPr>
           <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutenett"/>
         <w:tblW w:w="10060" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5070"/>
         <w:gridCol w:w="4990"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005E4BCD" w:rsidRPr="003B08A9" w14:paraId="308FA1C1" w14:textId="77777777">
+      <w:tr w:rsidRPr="003B08A9" w:rsidR="005E4BCD" w14:paraId="308FA1C1" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5070" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D15246F" w14:textId="0B7DA0C8" w:rsidR="005E4BCD" w:rsidRPr="00D3268F" w:rsidRDefault="005E4BCD" w:rsidP="005E4BCD">
+          <w:p w:rsidRPr="00D3268F" w:rsidR="005E4BCD" w:rsidP="005E4BCD" w:rsidRDefault="005E4BCD" w14:paraId="2D15246F" w14:textId="0B7DA0C8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3268F">
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Kjerneelementer i læreplanen </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4990" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1F23841A" w14:textId="77777777" w:rsidR="005E4BCD" w:rsidRPr="003B08A9" w:rsidRDefault="005E4BCD" w:rsidP="005E4BCD">
+          <w:p w:rsidRPr="003B08A9" w:rsidR="005E4BCD" w:rsidP="005E4BCD" w:rsidRDefault="005E4BCD" w14:paraId="1F23841A" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B08A9">
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Kompetansemål </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00943D28" w:rsidRPr="003B08A9" w14:paraId="58090A29" w14:textId="77777777">
+      <w:tr w:rsidRPr="003B08A9" w:rsidR="00943D28" w14:paraId="58090A29" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5070" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="06AB2ECB" w14:textId="77777777" w:rsidR="00943D28" w:rsidRDefault="00943D28">
-[...17 lines deleted...]
-          <w:p w14:paraId="113D2775" w14:textId="77777777" w:rsidR="00341A5D" w:rsidRPr="003B08A9" w:rsidRDefault="00341A5D">
+          <w:p w:rsidR="00943D28" w:rsidRDefault="00943D28" w14:paraId="06AB2ECB" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00341A5D" w:rsidRDefault="00341A5D" w14:paraId="4EE4E6D2" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="003B08A9" w:rsidR="00341A5D" w:rsidRDefault="00341A5D" w14:paraId="113D2775" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4990" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="721F6BC6" w14:textId="77777777" w:rsidR="00943D28" w:rsidRPr="003B08A9" w:rsidRDefault="00943D28" w:rsidP="00341A5D">
+          <w:p w:rsidRPr="003B08A9" w:rsidR="00943D28" w:rsidP="00341A5D" w:rsidRDefault="00943D28" w14:paraId="721F6BC6" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Listeavsnitt"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3A767494" w14:textId="77777777" w:rsidR="00943D28" w:rsidRPr="003B08A9" w:rsidRDefault="00943D28" w:rsidP="00341A5D">
+          <w:p w:rsidRPr="003B08A9" w:rsidR="00943D28" w:rsidP="00341A5D" w:rsidRDefault="00943D28" w14:paraId="3A767494" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Listeavsnitt"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6D633019" w14:textId="77777777" w:rsidR="00943D28" w:rsidRPr="003B08A9" w:rsidRDefault="00943D28" w:rsidP="00341A5D">
+          <w:p w:rsidRPr="003B08A9" w:rsidR="00943D28" w:rsidP="00341A5D" w:rsidRDefault="00943D28" w14:paraId="6D633019" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Listeavsnitt"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="11392339" w14:textId="77777777" w:rsidR="00943D28" w:rsidRPr="003B08A9" w:rsidRDefault="00943D28" w:rsidP="00341A5D">
+          <w:p w:rsidRPr="003B08A9" w:rsidR="00943D28" w:rsidP="00341A5D" w:rsidRDefault="00943D28" w14:paraId="11392339" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Listeavsnitt"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00943D28" w:rsidRPr="003B08A9" w14:paraId="0352A55D" w14:textId="77777777">
+      <w:tr w:rsidRPr="003B08A9" w:rsidR="00943D28" w14:paraId="0352A55D" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5070" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="16E6EEC9" w14:textId="77777777" w:rsidR="00943D28" w:rsidRDefault="00943D28">
-[...17 lines deleted...]
-          <w:p w14:paraId="6DD7B988" w14:textId="77777777" w:rsidR="00341A5D" w:rsidRPr="003B08A9" w:rsidRDefault="00341A5D">
+          <w:p w:rsidR="00943D28" w:rsidRDefault="00943D28" w14:paraId="16E6EEC9" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00341A5D" w:rsidRDefault="00341A5D" w14:paraId="612E72CE" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="003B08A9" w:rsidR="00341A5D" w:rsidRDefault="00341A5D" w14:paraId="6DD7B988" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4990" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="07F5932A" w14:textId="77777777" w:rsidR="00943D28" w:rsidRPr="003B08A9" w:rsidRDefault="00943D28" w:rsidP="00341A5D">
+          <w:p w:rsidRPr="003B08A9" w:rsidR="00943D28" w:rsidP="00341A5D" w:rsidRDefault="00943D28" w14:paraId="07F5932A" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Listeavsnitt"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="731B765D" w14:textId="77777777" w:rsidR="00943D28" w:rsidRPr="003B08A9" w:rsidRDefault="00943D28" w:rsidP="00341A5D">
+          <w:p w:rsidRPr="003B08A9" w:rsidR="00943D28" w:rsidP="00341A5D" w:rsidRDefault="00943D28" w14:paraId="731B765D" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Listeavsnitt"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7F98D241" w14:textId="77777777" w:rsidR="00943D28" w:rsidRPr="003B08A9" w:rsidRDefault="00943D28" w:rsidP="00341A5D">
+          <w:p w:rsidRPr="003B08A9" w:rsidR="00943D28" w:rsidP="00341A5D" w:rsidRDefault="00943D28" w14:paraId="7F98D241" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Listeavsnitt"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="24C70D36" w14:textId="77777777" w:rsidR="00943D28" w:rsidRPr="003B08A9" w:rsidRDefault="00943D28" w:rsidP="00341A5D">
+          <w:p w:rsidRPr="003B08A9" w:rsidR="00943D28" w:rsidP="00341A5D" w:rsidRDefault="00943D28" w14:paraId="24C70D36" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Listeavsnitt"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="149EA4F9" w14:textId="77777777" w:rsidR="00943D28" w:rsidRPr="003B08A9" w:rsidRDefault="00943D28" w:rsidP="00943D28">
-[...9 lines deleted...]
-    <w:p w14:paraId="252BA32D" w14:textId="77777777" w:rsidR="00943D28" w:rsidRPr="003B08A9" w:rsidRDefault="00943D28" w:rsidP="00C86999">
+    <w:p w:rsidRPr="003B08A9" w:rsidR="00943D28" w:rsidP="00943D28" w:rsidRDefault="00943D28" w14:paraId="149EA4F9" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003B08A9" w:rsidR="00943D28" w:rsidP="00C86999" w:rsidRDefault="00943D28" w14:paraId="252BA32D" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Till</w:t>
       </w:r>
       <w:r w:rsidRPr="003B08A9">
         <w:rPr>
           <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>eggsoppgave fra sensor 2:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutenett"/>
         <w:tblW w:w="10060" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10060"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00943D28" w:rsidRPr="003B08A9" w14:paraId="5B3FCE6C" w14:textId="77777777">
+      <w:tr w:rsidRPr="003B08A9" w:rsidR="00943D28" w14:paraId="5B3FCE6C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="2269"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10060" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="161FC11A" w14:textId="77777777" w:rsidR="00943D28" w:rsidRPr="003B08A9" w:rsidRDefault="00943D28">
+          <w:p w:rsidRPr="003B08A9" w:rsidR="00943D28" w:rsidRDefault="00943D28" w14:paraId="161FC11A" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="39DEE61E" w14:textId="77777777" w:rsidR="00943D28" w:rsidRPr="005B6984" w:rsidRDefault="00943D28">
+    <w:p w:rsidRPr="005B6984" w:rsidR="00943D28" w:rsidRDefault="00943D28" w14:paraId="39DEE61E" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00943D28" w:rsidRPr="005B6984" w:rsidSect="00E27F37">
+    <w:sectPr w:rsidRPr="005B6984" w:rsidR="00943D28" w:rsidSect="00E27F37">
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:headerReference w:type="first" r:id="rId13"/>
       <w:footerReference w:type="first" r:id="rId14"/>
-      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1219" w:right="1338" w:bottom="1418" w:left="1298" w:header="709" w:footer="299" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="48F65CDC" w14:textId="77777777" w:rsidR="0097642F" w:rsidRDefault="0097642F" w:rsidP="005D093C">
+    <w:p w:rsidR="0097642F" w:rsidP="005D093C" w:rsidRDefault="0097642F" w14:paraId="48F65CDC" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="17CA6C88" w14:textId="77777777" w:rsidR="0097642F" w:rsidRDefault="0097642F" w:rsidP="005D093C">
+    <w:p w:rsidR="0097642F" w:rsidP="005D093C" w:rsidRDefault="0097642F" w14:paraId="17CA6C88" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="13E9B35C" w14:textId="77777777" w:rsidR="0097642F" w:rsidRDefault="0097642F">
+    <w:p w:rsidR="0097642F" w:rsidRDefault="0097642F" w14:paraId="13E9B35C" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Oslo Sans">
     <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Oslo Sans Office">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000007" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
+    <w:sig w:usb0="A000006F" w:usb1="0000307B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="Tabellrutenett"/>
       <w:tblW w:w="9782" w:type="dxa"/>
       <w:tblInd w:w="-426" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-        <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="142" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="426"/>
       <w:gridCol w:w="3402"/>
       <w:gridCol w:w="3119"/>
       <w:gridCol w:w="2835"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00D8326C" w:rsidRPr="00DE1938" w14:paraId="2253CF9F" w14:textId="77777777">
+    <w:tr w:rsidRPr="00DE1938" w:rsidR="00D8326C" w14:paraId="2253CF9F" w14:textId="77777777">
       <w:trPr>
         <w:trHeight w:val="20"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="426" w:type="dxa"/>
           <w:vMerge w:val="restart"/>
         </w:tcPr>
-        <w:p w14:paraId="1C8A9B84" w14:textId="77777777" w:rsidR="00D8326C" w:rsidRPr="00DE1938" w:rsidRDefault="00D8326C" w:rsidP="00D8326C">
+        <w:p w:rsidRPr="00DE1938" w:rsidR="00D8326C" w:rsidP="00D8326C" w:rsidRDefault="00D8326C" w14:paraId="1C8A9B84" w14:textId="77777777">
           <w:pPr>
             <w:spacing w:line="192" w:lineRule="auto"/>
             <w:rPr>
               <w:noProof/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3402" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="0C7CE209" w14:textId="77777777" w:rsidR="00D8326C" w:rsidRPr="00DE1938" w:rsidRDefault="00D8326C" w:rsidP="00D8326C">
+        <w:p w:rsidRPr="00DE1938" w:rsidR="00D8326C" w:rsidP="00D8326C" w:rsidRDefault="00D8326C" w14:paraId="0C7CE209" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="Bunntekst"/>
             <w:rPr>
               <w:rStyle w:val="Sterk"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3119" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="2DF826E6" w14:textId="77777777" w:rsidR="00D8326C" w:rsidRPr="00DE1938" w:rsidRDefault="00D8326C" w:rsidP="00D8326C">
+        <w:p w:rsidRPr="00DE1938" w:rsidR="00D8326C" w:rsidP="00D8326C" w:rsidRDefault="00D8326C" w14:paraId="2DF826E6" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="Bunntekst"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2835" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="23F8FECD" w14:textId="77777777" w:rsidR="00D8326C" w:rsidRPr="00DE1938" w:rsidRDefault="00D8326C" w:rsidP="00D8326C">
+        <w:p w:rsidRPr="00DE1938" w:rsidR="00D8326C" w:rsidP="00D8326C" w:rsidRDefault="00D8326C" w14:paraId="23F8FECD" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="Bunntekst"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="00D8326C" w:rsidRPr="00DE1938" w14:paraId="3FDFA5EC" w14:textId="77777777">
+    <w:tr w:rsidRPr="00DE1938" w:rsidR="00D8326C" w14:paraId="3FDFA5EC" w14:textId="77777777">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="426" w:type="dxa"/>
           <w:vMerge/>
         </w:tcPr>
-        <w:p w14:paraId="0450D5BD" w14:textId="77777777" w:rsidR="00D8326C" w:rsidRPr="00DE1938" w:rsidRDefault="00D8326C" w:rsidP="00D8326C">
+        <w:p w:rsidRPr="00DE1938" w:rsidR="00D8326C" w:rsidP="00D8326C" w:rsidRDefault="00D8326C" w14:paraId="0450D5BD" w14:textId="77777777">
           <w:pPr>
             <w:spacing w:line="192" w:lineRule="auto"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3402" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="2C24785F" w14:textId="77777777" w:rsidR="00D8326C" w:rsidRPr="00DE1938" w:rsidRDefault="00D8326C" w:rsidP="00D8326C">
+        <w:p w:rsidRPr="00DE1938" w:rsidR="00D8326C" w:rsidP="00D8326C" w:rsidRDefault="00D8326C" w14:paraId="2C24785F" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="Bunntekst"/>
             <w:rPr>
               <w:rStyle w:val="Sterk"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3119" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="0E2A9DA5" w14:textId="77777777" w:rsidR="00D8326C" w:rsidRPr="00DE1938" w:rsidRDefault="00D8326C" w:rsidP="00D8326C">
+        <w:p w:rsidRPr="00DE1938" w:rsidR="00D8326C" w:rsidP="00D8326C" w:rsidRDefault="00D8326C" w14:paraId="0E2A9DA5" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="Bunntekst"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2835" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="13EE8136" w14:textId="77777777" w:rsidR="00D8326C" w:rsidRPr="00DE1938" w:rsidRDefault="00D8326C" w:rsidP="00D8326C">
+        <w:p w:rsidRPr="00DE1938" w:rsidR="00D8326C" w:rsidP="00D8326C" w:rsidRDefault="00D8326C" w14:paraId="13EE8136" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="Bunntekst"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="01ED1625" w14:textId="77777777" w:rsidR="005D093C" w:rsidRPr="00D8326C" w:rsidRDefault="005D093C" w:rsidP="00D8326C">
+  <w:p w:rsidRPr="00D8326C" w:rsidR="005D093C" w:rsidP="00D8326C" w:rsidRDefault="005D093C" w14:paraId="01ED1625" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Bunntekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="Tabellrutenett"/>
       <w:tblW w:w="3820" w:type="dxa"/>
       <w:tblInd w:w="-426" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-        <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="142" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="424"/>
       <w:gridCol w:w="3396"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00064A24" w:rsidRPr="00DE1938" w14:paraId="583BF9A9" w14:textId="77777777" w:rsidTr="00064A24">
+    <w:tr w:rsidRPr="00DE1938" w:rsidR="00064A24" w:rsidTr="00064A24" w14:paraId="583BF9A9" w14:textId="77777777">
       <w:trPr>
         <w:trHeight w:val="20"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="424" w:type="dxa"/>
           <w:vMerge w:val="restart"/>
         </w:tcPr>
-        <w:p w14:paraId="6709173B" w14:textId="77777777" w:rsidR="00064A24" w:rsidRPr="00DE1938" w:rsidRDefault="00064A24" w:rsidP="00D44A50">
+        <w:p w:rsidRPr="00DE1938" w:rsidR="00064A24" w:rsidP="00D44A50" w:rsidRDefault="00064A24" w14:paraId="6709173B" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="Bunntekst"/>
             <w:jc w:val="right"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:noProof/>
               <w:lang w:eastAsia="nb-NO"/>
             </w:rPr>
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="05D5D815" wp14:editId="4E0FD44C">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>71437</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>121285</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="133985" cy="170815"/>
                 <wp:effectExtent l="0" t="0" r="0" b="635"/>
                 <wp:wrapNone/>
                 <wp:docPr id="27" name="Picture 27"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
@@ -5251,149 +5165,149 @@
                             </a:ext>
                           </a:extLst>
                         </a:blip>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="133985" cy="170815"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
-        <w:p w14:paraId="62CD2A8B" w14:textId="77777777" w:rsidR="00064A24" w:rsidRPr="00DE1938" w:rsidRDefault="00064A24" w:rsidP="00D44A50">
+        <w:p w:rsidRPr="00DE1938" w:rsidR="00064A24" w:rsidP="00D44A50" w:rsidRDefault="00064A24" w14:paraId="62CD2A8B" w14:textId="77777777">
           <w:pPr>
             <w:spacing w:line="192" w:lineRule="auto"/>
             <w:rPr>
               <w:noProof/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3396" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="73E5F6DA" w14:textId="77777777" w:rsidR="00064A24" w:rsidRPr="00DE1938" w:rsidRDefault="00064A24" w:rsidP="00D44A50">
+        <w:p w:rsidRPr="00DE1938" w:rsidR="00064A24" w:rsidP="00D44A50" w:rsidRDefault="00064A24" w14:paraId="73E5F6DA" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="Bunntekst"/>
             <w:rPr>
               <w:rStyle w:val="Sterk"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="00064A24" w:rsidRPr="00DE1938" w14:paraId="376FB9E7" w14:textId="77777777" w:rsidTr="00064A24">
+    <w:tr w:rsidRPr="00DE1938" w:rsidR="00064A24" w:rsidTr="00064A24" w14:paraId="376FB9E7" w14:textId="77777777">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="424" w:type="dxa"/>
           <w:vMerge/>
         </w:tcPr>
-        <w:p w14:paraId="0FE5BAF7" w14:textId="77777777" w:rsidR="00064A24" w:rsidRPr="00DE1938" w:rsidRDefault="00064A24" w:rsidP="00D44A50">
+        <w:p w:rsidRPr="00DE1938" w:rsidR="00064A24" w:rsidP="00D44A50" w:rsidRDefault="00064A24" w14:paraId="0FE5BAF7" w14:textId="77777777">
           <w:pPr>
             <w:spacing w:line="192" w:lineRule="auto"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3396" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="7B423ECA" w14:textId="77777777" w:rsidR="00064A24" w:rsidRPr="00DE1938" w:rsidRDefault="008D59A4" w:rsidP="00D44A50">
+        <w:p w:rsidRPr="00DE1938" w:rsidR="00064A24" w:rsidP="00D44A50" w:rsidRDefault="008D59A4" w14:paraId="7B423ECA" w14:textId="77777777">
           <w:pPr>
             <w:pStyle w:val="Bunntekst"/>
             <w:rPr>
               <w:rStyle w:val="Sterk"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Sterk"/>
             </w:rPr>
             <w:t>Osloskolen</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="543BA9C2" w14:textId="77777777" w:rsidR="00D44A50" w:rsidRDefault="00D44A50">
+  <w:p w:rsidR="00D44A50" w:rsidRDefault="00D44A50" w14:paraId="543BA9C2" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Bunntekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="22CBF3B5" w14:textId="77777777" w:rsidR="0097642F" w:rsidRDefault="0097642F" w:rsidP="005D093C">
+    <w:p w:rsidR="0097642F" w:rsidP="005D093C" w:rsidRDefault="0097642F" w14:paraId="22CBF3B5" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="14902DCA" w14:textId="77777777" w:rsidR="0097642F" w:rsidRDefault="0097642F" w:rsidP="005D093C">
+    <w:p w:rsidR="0097642F" w:rsidP="005D093C" w:rsidRDefault="0097642F" w14:paraId="14902DCA" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="03961BA4" w14:textId="77777777" w:rsidR="0097642F" w:rsidRDefault="0097642F">
+    <w:p w:rsidR="0097642F" w:rsidRDefault="0097642F" w14:paraId="03961BA4" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1D012E32" w14:textId="77777777" w:rsidR="00D44A50" w:rsidRDefault="00A67238">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="00D44A50" w:rsidRDefault="00A67238" w14:paraId="1D012E32" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Topptekst"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="nb-NO"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0D8E6A5E" wp14:editId="0CE5AE44">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>5634990</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>612140</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1080000" cy="561600"/>
           <wp:effectExtent l="0" t="0" r="6350" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="26" name="Picture 26"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -5517,54 +5431,54 @@
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0414001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="616570877">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="150"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="130"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="5004" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="0"/>
+  <w:trackRevisions w:val="false"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
@@ -5615,313 +5529,318 @@
     <w:rsid w:val="003021BE"/>
     <w:rsid w:val="00314DDE"/>
     <w:rsid w:val="00325D57"/>
     <w:rsid w:val="00341A5D"/>
     <w:rsid w:val="003603AE"/>
     <w:rsid w:val="003874F2"/>
     <w:rsid w:val="00393B62"/>
     <w:rsid w:val="003B4BE1"/>
     <w:rsid w:val="003E0CD9"/>
     <w:rsid w:val="004008F3"/>
     <w:rsid w:val="004037DE"/>
     <w:rsid w:val="00407E3C"/>
     <w:rsid w:val="0041297F"/>
     <w:rsid w:val="004168A1"/>
     <w:rsid w:val="00421395"/>
     <w:rsid w:val="00441FC6"/>
     <w:rsid w:val="00446E31"/>
     <w:rsid w:val="0045065F"/>
     <w:rsid w:val="00452F70"/>
     <w:rsid w:val="0047522B"/>
     <w:rsid w:val="00483FE0"/>
     <w:rsid w:val="00493831"/>
     <w:rsid w:val="004A7BAB"/>
     <w:rsid w:val="004F2D51"/>
     <w:rsid w:val="00500EC4"/>
+    <w:rsid w:val="00515FFA"/>
     <w:rsid w:val="00543BCD"/>
     <w:rsid w:val="0055183B"/>
     <w:rsid w:val="00560D31"/>
     <w:rsid w:val="00567104"/>
     <w:rsid w:val="005812E4"/>
     <w:rsid w:val="005929B5"/>
     <w:rsid w:val="00595FDC"/>
     <w:rsid w:val="005A7F8F"/>
     <w:rsid w:val="005B4D6E"/>
     <w:rsid w:val="005B6984"/>
     <w:rsid w:val="005C404B"/>
     <w:rsid w:val="005D093C"/>
     <w:rsid w:val="005E368B"/>
     <w:rsid w:val="005E4BCD"/>
     <w:rsid w:val="005F4FCC"/>
     <w:rsid w:val="00607FA0"/>
     <w:rsid w:val="00617383"/>
     <w:rsid w:val="006651F8"/>
     <w:rsid w:val="00683371"/>
     <w:rsid w:val="00683F66"/>
     <w:rsid w:val="00685742"/>
     <w:rsid w:val="006D5C52"/>
     <w:rsid w:val="006E006E"/>
     <w:rsid w:val="006F266F"/>
     <w:rsid w:val="006F77CB"/>
     <w:rsid w:val="00711B16"/>
     <w:rsid w:val="00714E6C"/>
     <w:rsid w:val="00727D7C"/>
     <w:rsid w:val="0073221F"/>
     <w:rsid w:val="00747898"/>
     <w:rsid w:val="007B687A"/>
     <w:rsid w:val="007D0AEC"/>
     <w:rsid w:val="007D1113"/>
     <w:rsid w:val="007D3003"/>
     <w:rsid w:val="007E0FF4"/>
     <w:rsid w:val="007E4B0D"/>
     <w:rsid w:val="007E7894"/>
     <w:rsid w:val="007F2AEF"/>
     <w:rsid w:val="00826141"/>
     <w:rsid w:val="00826ABE"/>
     <w:rsid w:val="00831CEE"/>
     <w:rsid w:val="00867BA0"/>
     <w:rsid w:val="00874906"/>
     <w:rsid w:val="008D4268"/>
     <w:rsid w:val="008D5723"/>
     <w:rsid w:val="008D59A4"/>
     <w:rsid w:val="008F07D1"/>
+    <w:rsid w:val="00917C47"/>
     <w:rsid w:val="009406D1"/>
     <w:rsid w:val="009412C3"/>
     <w:rsid w:val="00943D28"/>
     <w:rsid w:val="009460CB"/>
     <w:rsid w:val="00963E03"/>
     <w:rsid w:val="0097642F"/>
     <w:rsid w:val="0099320A"/>
     <w:rsid w:val="009941BF"/>
     <w:rsid w:val="009D11F7"/>
     <w:rsid w:val="009D3D02"/>
     <w:rsid w:val="009D5EA9"/>
     <w:rsid w:val="009F60B7"/>
     <w:rsid w:val="00A0208E"/>
     <w:rsid w:val="00A035F3"/>
     <w:rsid w:val="00A158EC"/>
     <w:rsid w:val="00A37C70"/>
     <w:rsid w:val="00A50B06"/>
     <w:rsid w:val="00A63656"/>
     <w:rsid w:val="00A67238"/>
     <w:rsid w:val="00A85594"/>
     <w:rsid w:val="00A93A5E"/>
     <w:rsid w:val="00AA100D"/>
     <w:rsid w:val="00AA2584"/>
     <w:rsid w:val="00AB73E8"/>
     <w:rsid w:val="00AC0CD1"/>
     <w:rsid w:val="00AF4B13"/>
     <w:rsid w:val="00B10DAE"/>
     <w:rsid w:val="00B34FF4"/>
     <w:rsid w:val="00B528DD"/>
     <w:rsid w:val="00BD1213"/>
     <w:rsid w:val="00BE3EDD"/>
     <w:rsid w:val="00BF4745"/>
     <w:rsid w:val="00C37E38"/>
     <w:rsid w:val="00C51925"/>
     <w:rsid w:val="00C80B3B"/>
     <w:rsid w:val="00C86999"/>
     <w:rsid w:val="00CA60BB"/>
+    <w:rsid w:val="00CB22FB"/>
     <w:rsid w:val="00CB23D7"/>
     <w:rsid w:val="00CB5F23"/>
     <w:rsid w:val="00CB71D4"/>
     <w:rsid w:val="00CC2B6A"/>
     <w:rsid w:val="00CE1239"/>
     <w:rsid w:val="00CE5667"/>
     <w:rsid w:val="00D148D0"/>
     <w:rsid w:val="00D3268F"/>
     <w:rsid w:val="00D44A50"/>
     <w:rsid w:val="00D45286"/>
     <w:rsid w:val="00D70DA3"/>
     <w:rsid w:val="00D71339"/>
     <w:rsid w:val="00D8326C"/>
     <w:rsid w:val="00D859A5"/>
     <w:rsid w:val="00DB430A"/>
     <w:rsid w:val="00DC5A74"/>
     <w:rsid w:val="00DC7968"/>
     <w:rsid w:val="00DE5FA9"/>
     <w:rsid w:val="00E06F32"/>
     <w:rsid w:val="00E144A7"/>
     <w:rsid w:val="00E27F37"/>
     <w:rsid w:val="00E50528"/>
     <w:rsid w:val="00E51F3C"/>
     <w:rsid w:val="00E538F1"/>
     <w:rsid w:val="00E632F0"/>
     <w:rsid w:val="00E933A4"/>
     <w:rsid w:val="00EA6DA7"/>
     <w:rsid w:val="00F22513"/>
     <w:rsid w:val="00F40915"/>
     <w:rsid w:val="00F46FB8"/>
     <w:rsid w:val="00F5274F"/>
     <w:rsid w:val="00F67248"/>
     <w:rsid w:val="00F72320"/>
     <w:rsid w:val="00F87D96"/>
     <w:rsid w:val="00F92861"/>
     <w:rsid w:val="00F93BC4"/>
     <w:rsid w:val="00FA3ACB"/>
+    <w:rsid w:val="00FA56DC"/>
     <w:rsid w:val="00FA5C7E"/>
     <w:rsid w:val="00FD7882"/>
     <w:rsid w:val="00FE672E"/>
+    <w:rsid w:val="0563DA2B"/>
     <w:rsid w:val="3EBD66F8"/>
     <w:rsid w:val="67F3C3B2"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nb-NO"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="28545E45"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{43ED81E3-643F-4E9C-92FA-E1844899E7E0}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="nb-NO" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:semiHidden="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:semiHidden="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39" w:semiHidden="1"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39" w:semiHidden="1"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39" w:semiHidden="1"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39" w:semiHidden="1"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39" w:semiHidden="1"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39" w:semiHidden="1"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39" w:semiHidden="1"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1"/>
     <w:lsdException w:name="List" w:semiHidden="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="1" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5968,53 +5887,53 @@
     <w:lsdException w:name="Table Grid" w:uiPriority="0"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34" w:qFormat="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:semiHidden="1" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:semiHidden="1" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:semiHidden="1" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -6049,57 +5968,57 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19" w:qFormat="1"/>
-[...5 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:semiHidden="1" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:semiHidden="1" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:semiHidden="1" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:semiHidden="1" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:semiHidden="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -6166,568 +6085,568 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00FD7882"/>
     <w:pPr>
       <w:spacing w:after="280" w:line="264" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Overskrift1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Overskrift1Tegn"/>
     <w:qFormat/>
     <w:rsid w:val="001F112F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="2A2859" w:themeColor="text2"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Overskrift2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Overskrift2Tegn"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="006E006E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Overskrift4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Overskrift4Tegn"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="0026743E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="023833" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Standardskriftforavsnitt">
+  <w:style w:type="character" w:styleId="Standardskriftforavsnitt" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="Vanligtabell">
+  <w:style w:type="table" w:styleId="Vanligtabell" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="Ingenliste">
+  <w:style w:type="numbering" w:styleId="Ingenliste" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Overskrift1Tegn">
+  <w:style w:type="character" w:styleId="Overskrift1Tegn" w:customStyle="1">
     <w:name w:val="Overskrift 1 Tegn"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:link w:val="Overskrift1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00FD7882"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="2A2859" w:themeColor="text2"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabellrutenett">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Vanligtabell"/>
     <w:rsid w:val="00C51925"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Topptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="TopptekstTegn"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="005D093C"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TopptekstTegn">
+  <w:style w:type="character" w:styleId="TopptekstTegn" w:customStyle="1">
     <w:name w:val="Topptekst Tegn"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:link w:val="Topptekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00FD7882"/>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Bunntekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BunntekstTegn"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="005D093C"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="2A2859" w:themeColor="text2"/>
       <w:sz w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BunntekstTegn">
+  <w:style w:type="character" w:styleId="BunntekstTegn" w:customStyle="1">
     <w:name w:val="Bunntekst Tegn"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:link w:val="Bunntekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00FD7882"/>
     <w:rPr>
       <w:color w:val="2A2859" w:themeColor="text2"/>
       <w:sz w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Sterk">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="005D093C"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Tittel">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="TittelTegn"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:rsid w:val="005D093C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="2A2859" w:themeColor="text2"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="38"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TittelTegn">
+  <w:style w:type="character" w:styleId="TittelTegn" w:customStyle="1">
     <w:name w:val="Tittel Tegn"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:link w:val="Tittel"/>
     <w:uiPriority w:val="10"/>
     <w:rsid w:val="00FD7882"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="2A2859" w:themeColor="text2"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="38"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ingenmellomrom">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="000119BE"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="264" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Plassholdertekst">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="000119BE"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Undertittel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="UndertittelTegn"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:rsid w:val="00095EC1"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
       <w:b/>
       <w:color w:val="2A2859" w:themeColor="text2"/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="UndertittelTegn">
+  <w:style w:type="character" w:styleId="UndertittelTegn" w:customStyle="1">
     <w:name w:val="Undertittel Tegn"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:link w:val="Undertittel"/>
     <w:uiPriority w:val="11"/>
     <w:rsid w:val="00FD7882"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
       <w:b/>
       <w:color w:val="2A2859" w:themeColor="text2"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referanserbrev">
+  <w:style w:type="paragraph" w:styleId="Referanserbrev" w:customStyle="1">
     <w:name w:val="Referanser brev"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00095EC1"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Overskrift2Tegn">
+  <w:style w:type="character" w:styleId="Overskrift2Tegn" w:customStyle="1">
     <w:name w:val="Overskrift 2 Tegn"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:link w:val="Overskrift2"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00FD7882"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="Creunaenkel">
+  <w:style w:type="table" w:styleId="Creunaenkel" w:customStyle="1">
     <w:name w:val="Creuna enkel"/>
     <w:basedOn w:val="Vanligtabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="006E006E"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="030303"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="21"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
       <w:tcMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
       </w:tcMar>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Kopiogvedlegg">
+  <w:style w:type="paragraph" w:styleId="Kopiogvedlegg" w:customStyle="1">
     <w:name w:val="Kopi og vedlegg"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00FD7882"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Bobletekst">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BobletekstTegn"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00617383"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BobletekstTegn">
+  <w:style w:type="character" w:styleId="BobletekstTegn" w:customStyle="1">
     <w:name w:val="Bobletekst Tegn"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:link w:val="Bobletekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00617383"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Spacer">
+  <w:style w:type="paragraph" w:styleId="Spacer" w:customStyle="1">
     <w:name w:val="Spacer"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00943D28"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="142" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bildeavsnitt">
+  <w:style w:type="paragraph" w:styleId="Bildeavsnitt" w:customStyle="1">
     <w:name w:val="Bildeavsnitt"/>
     <w:basedOn w:val="Brdtekst"/>
     <w:next w:val="Brdtekst"/>
     <w:rsid w:val="00943D28"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Brdtekst">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BrdtekstTegn"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00943D28"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BrdtekstTegn">
+  <w:style w:type="character" w:styleId="BrdtekstTegn" w:customStyle="1">
     <w:name w:val="Brødtekst Tegn"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:link w:val="Brdtekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00943D28"/>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Listeavsnitt">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00943D28"/>
     <w:pPr>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="nb-NO"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Overskrift4Tegn">
+  <w:style w:type="character" w:styleId="Overskrift4Tegn" w:customStyle="1">
     <w:name w:val="Overskrift 4 Tegn"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:link w:val="Overskrift4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="0026743E"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="023833" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Utheving">
     <w:name w:val="Emphasis"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:uiPriority w:val="20"/>
     <w:qFormat/>
     <w:rsid w:val="0026743E"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="mortaga">
+  <w:style w:type="paragraph" w:styleId="mortaga" w:customStyle="1">
     <w:name w:val="mortag_a"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="0026743E"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="nb-NO"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperkobling">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0026743E"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revisjon">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00BF4745"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -6739,68 +6658,67 @@
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="998071153">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lovdata.no/forskrift/2006-06-23-724/%C2%A73-3" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lovdata.no/forskrift/2006-06-23-724/%C2%A73-3" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\jdahl\AppData\Local\Microsoft\Windows\INetCache\Content.Outlook\DQV699J8\Privatistkontoret_tom-mal.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="Oslo Kommune">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="2A2859"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="F8F0DD"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="034B45"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="4EF8B6"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="C7F6C9"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="6FE9FF"/>
@@ -6973,213 +6891,190 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="54216e3e-35fb-4d1f-83a6-94f0fd84c001">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <TaxCatchAll xmlns="c1b9a7fe-7922-4c80-992d-1c643204c644" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <root>
 </root>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...3 lines deleted...]
-    <xsd:import namespace="0ff7730c-a696-403c-a27d-2e64e24bbf9b"/>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x0101007CBCF278691E39458D05F9005FBF312B" ma:contentTypeVersion="15" ma:contentTypeDescription="Opprett et nytt dokument." ma:contentTypeScope="" ma:versionID="9ee2bfe28f890a1cb8c7119595f72a4c">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="54216e3e-35fb-4d1f-83a6-94f0fd84c001" xmlns:ns3="c1b9a7fe-7922-4c80-992d-1c643204c644" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="2be2d8cea6240609ff3f84e5c074d533" ns1:_="" ns2:_="" ns3:_="">
+    <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
+    <xsd:import namespace="54216e3e-35fb-4d1f-83a6-94f0fd84c001"/>
+    <xsd:import namespace="c1b9a7fe-7922-4c80-992d-1c643204c644"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
-[...2 lines deleted...]
-                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
-                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
-                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
-                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
-[...4 lines deleted...]
-                <xsd:element ref="ns2:Kommentar" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+                <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
+                <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="0d5afd6c-38b4-4030-849f-fc4e3d1afc57" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="_ip_UnifiedCompliancePolicyProperties" ma:index="21" nillable="true" ma:displayName="Egenskaper for samordnet samsvarspolicy" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyProperties">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_ip_UnifiedCompliancePolicyUIAction" ma:index="22" nillable="true" ma:displayName="UI-handling for samordnet samsvarspolicy" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyUIAction">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="54216e3e-35fb-4d1f-83a6-94f0fd84c001" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceDateTaken" ma:index="10" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="11" nillable="true" ma:displayName="MediaServiceDateTaken" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaLengthInSeconds" ma:index="11" nillable="true" ma:displayName="Length (seconds)" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
-[...19 lines deleted...]
-      </xsd:simpleType>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="13" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Bildemerkelapper" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="d2bf785b-8fef-4b70-b2f9-38d45fd2cc10" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="15" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="16" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceOCR" ma:index="17" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceLocation" ma:index="20" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+    <xsd:element name="MediaLengthInSeconds" ma:index="18" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="19" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="22" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Bildemerkelapper" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="d2bf785b-8fef-4b70-b2f9-38d45fd2cc10" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
-[...11 lines deleted...]
-    <xsd:element name="MediaServiceSearchProperties" ma:index="25" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="20" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="_Flow_SignoffStatus" ma:index="26" nillable="true" ma:displayName="Godkjenningsstatus" ma:internalName="Godkjenningsstatus">
-[...10 lines deleted...]
-    </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="0ff7730c-a696-403c-a27d-2e64e24bbf9b" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="c1b9a7fe-7922-4c80-992d-1c643204c644" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="SharedWithUsers" ma:index="18" nillable="true" ma:displayName="Delt med" ma:internalName="SharedWithUsers" ma:readOnly="true">
-[...25 lines deleted...]
-    <xsd:element name="TaxCatchAll" ma:index="23" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{2334cdd5-4d51-4aea-84a4-11b31577eeac}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="0ff7730c-a696-403c-a27d-2e64e24bbf9b">
+    <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{f186f37e-a5e2-4395-af81-5176dad3190c}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="c1b9a7fe-7922-4c80-992d-1c643204c644">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Innholdstype"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Tittel"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
@@ -7246,149 +7141,146 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...20 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EF2AC1A3-F3AD-4EAF-9E2E-E2FB94C30E62}">
-  <ds:schemaRefs/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{591624EC-E7D2-4FF9-851B-E85913FB4657}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="c1b9a7fe-7922-4c80-992d-1c643204c644"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="54216e3e-35fb-4d1f-83a6-94f0fd84c001"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+  </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5F13EAE1-E721-4EC5-BBEA-B3B0AAAACFEC}">
-[...17 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{97209CC9-2ACC-4F0E-BB87-3000C07EA3B0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EF2AC1A3-F3AD-4EAF-9E2E-E2FB94C30E62}">
+  <ds:schemaRefs/>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{591624EC-E7D2-4FF9-851B-E85913FB4657}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EEA41F86-A825-43C1-BC78-67135BE5316A}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="54216e3e-35fb-4d1f-83a6-94f0fd84c001"/>
+    <ds:schemaRef ds:uri="c1b9a7fe-7922-4c80-992d-1c643204c644"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="0ff7730c-a696-403c-a27d-2e64e24bbf9b"/>
-    <ds:schemaRef ds:uri="0d5afd6c-38b4-4030-849f-fc4e3d1afc57"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{a5a66368-d49e-4bf5-af9a-6ccbf48e6655}" enabled="0" method="" siteId="{a5a66368-d49e-4bf5-af9a-6ccbf48e6655}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...16 lines deleted...]
-</Properties>
+<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <ap:Template>Privatistkontoret_tom-mal</ap:Template>
+  <ap:Application>Microsoft Word for the web</ap:Application>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:Company/>
+  <ap:SharedDoc>false</ap:SharedDoc>
+  <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
+  <ap:AppVersion>16.0000</ap:AppVersion>
+  <ap:LinksUpToDate>false</ap:LinksUpToDate>
+</ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Janne Dahl</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Microsoft Theme">
     <vt:lpwstr>Selmer 011</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
-    <vt:lpwstr>0x010100CBE46A943D845D4888B93EE55172A047</vt:lpwstr>
+    <vt:lpwstr>0x0101007CBCF278691E39458D05F9005FBF312B</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Order">
     <vt:r8>1010600</vt:r8>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="xd_Signature">
+    <vt:bool>false</vt:bool>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="xd_ProgID">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="ComplianceAssetId">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="TemplateUrl">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="_ExtendedDescription">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="TriggerFlowInfo">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>