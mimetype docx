--- v0 (2025-12-05)
+++ v1 (2026-05-02)
@@ -1,45 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="37EB6E38" w14:textId="77777777" w:rsidR="00064A24" w:rsidRPr="00064A24" w:rsidRDefault="00246830" w:rsidP="00D44A50">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
           <w:color w:val="2A2859"/>
           <w:sz w:val="38"/>
           <w:szCs w:val="38"/>
@@ -824,106 +825,88 @@
             </w:hyperlink>
             <w:r w:rsidRPr="00826ABE">
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="nn-NO"/>
               </w:rPr>
               <w:t>. Eksamen skal gi eleven eller privatisten høve til å vise sin kompetanse i så stor del av faget som mogleg ut frå eksamensforma.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="36C5E563" w14:textId="77777777" w:rsidR="00F206E9" w:rsidRPr="00F048F3" w:rsidRDefault="00F206E9" w:rsidP="00F206E9">
       <w:pPr>
         <w:pStyle w:val="Spacer"/>
         <w:rPr>
           <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="nn-NO"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="60FDC5FA" w14:textId="6495D368" w:rsidR="00350051" w:rsidRDefault="000D6F6B" w:rsidP="002E559F">
+    <w:p w14:paraId="60FDC5FA" w14:textId="3F7A4EAB" w:rsidR="00350051" w:rsidRDefault="000D6F6B" w:rsidP="002E559F">
       <w:pPr>
         <w:pStyle w:val="Spacer"/>
         <w:ind w:left="1416" w:firstLine="708"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
           <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
           <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t>Rev</w:t>
       </w:r>
       <w:r w:rsidR="00BA0EBB" w:rsidRPr="488BE517">
         <w:rPr>
           <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
           <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidR="00C932BE">
+      <w:r w:rsidR="00242D00">
         <w:rPr>
           <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
           <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
-        <w:t>H</w:t>
-[...17 lines deleted...]
-        <w:t>5</w:t>
+        <w:t>V26</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02A0FECF" w14:textId="77777777" w:rsidR="00F206E9" w:rsidRPr="00BB3C8C" w:rsidRDefault="00F206E9" w:rsidP="00350051">
       <w:pPr>
         <w:pStyle w:val="Spacer"/>
         <w:rPr>
           <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
           <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB3C8C">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutenett"/>
         <w:tblW w:w="9918" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9918"/>
       </w:tblGrid>
@@ -4022,133 +4005,133 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3F821069" w14:textId="3AA95533" w:rsidR="00F206E9" w:rsidRDefault="00F206E9">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1D1198BC" w14:textId="77777777" w:rsidR="00FA4062" w:rsidRDefault="00FA4062">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00FA4062" w:rsidSect="00133FFB">
-      <w:footerReference w:type="default" r:id="rId12"/>
-[...1 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId14"/>
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1219" w:right="1338" w:bottom="1418" w:left="1298" w:header="709" w:footer="299" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2F118EEC" w14:textId="77777777" w:rsidR="006D3EFB" w:rsidRDefault="006D3EFB" w:rsidP="005D093C">
+    <w:p w14:paraId="5C1523E0" w14:textId="77777777" w:rsidR="00D84AF3" w:rsidRDefault="00D84AF3" w:rsidP="005D093C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7C112461" w14:textId="77777777" w:rsidR="006D3EFB" w:rsidRDefault="006D3EFB" w:rsidP="005D093C">
+    <w:p w14:paraId="65CFEC4B" w14:textId="77777777" w:rsidR="00D84AF3" w:rsidRDefault="00D84AF3" w:rsidP="005D093C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="76333898" w14:textId="77777777" w:rsidR="006D3EFB" w:rsidRDefault="006D3EFB">
+    <w:p w14:paraId="0F2EFCB5" w14:textId="77777777" w:rsidR="00D84AF3" w:rsidRDefault="00D84AF3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Oslo Sans">
     <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
+    <w:family w:val="roman"/>
     <w:notTrueType/>
-    <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000007" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
+    <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Oslo Sans Office">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000007" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
+    <w:sig w:usb0="A000006F" w:usb1="0000307B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="Tabellrutenett"/>
       <w:tblW w:w="9782" w:type="dxa"/>
       <w:tblInd w:w="-426" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="142" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
@@ -4409,80 +4392,140 @@
             <w:rPr>
               <w:rStyle w:val="Sterk"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Sterk"/>
             </w:rPr>
             <w:t>Osloskolen</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="5D945000" w14:textId="77777777" w:rsidR="00D44A50" w:rsidRDefault="00D44A50">
     <w:pPr>
       <w:pStyle w:val="Bunntekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="772AD8C9" w14:textId="77777777" w:rsidR="006D3EFB" w:rsidRDefault="006D3EFB" w:rsidP="005D093C">
+    <w:p w14:paraId="1B87A95C" w14:textId="77777777" w:rsidR="00D84AF3" w:rsidRDefault="00D84AF3" w:rsidP="005D093C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="36CF018F" w14:textId="77777777" w:rsidR="006D3EFB" w:rsidRDefault="006D3EFB" w:rsidP="005D093C">
+    <w:p w14:paraId="42D7742D" w14:textId="77777777" w:rsidR="00D84AF3" w:rsidRDefault="00D84AF3" w:rsidP="005D093C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="29F1B999" w14:textId="77777777" w:rsidR="006D3EFB" w:rsidRDefault="006D3EFB">
+    <w:p w14:paraId="73F4938F" w14:textId="77777777" w:rsidR="00D84AF3" w:rsidRDefault="00D84AF3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="3090"/>
+      <w:gridCol w:w="3090"/>
+      <w:gridCol w:w="3090"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="5115E7B8" w14:paraId="76ED089D" w14:textId="77777777" w:rsidTr="5115E7B8">
+      <w:trPr>
+        <w:trHeight w:val="300"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3090" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="25078419" w14:textId="67EB697B" w:rsidR="5115E7B8" w:rsidRDefault="5115E7B8" w:rsidP="5115E7B8">
+          <w:pPr>
+            <w:pStyle w:val="Topptekst"/>
+            <w:ind w:left="-115"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3090" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="06C43A94" w14:textId="242D804D" w:rsidR="5115E7B8" w:rsidRDefault="5115E7B8" w:rsidP="5115E7B8">
+          <w:pPr>
+            <w:pStyle w:val="Topptekst"/>
+            <w:jc w:val="center"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3090" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="7868EA23" w14:textId="2AF4AC6A" w:rsidR="5115E7B8" w:rsidRDefault="5115E7B8" w:rsidP="5115E7B8">
+          <w:pPr>
+            <w:pStyle w:val="Topptekst"/>
+            <w:ind w:right="-115"/>
+            <w:jc w:val="right"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w14:paraId="28707112" w14:textId="00F90DE6" w:rsidR="5115E7B8" w:rsidRDefault="5115E7B8" w:rsidP="5115E7B8">
+    <w:pPr>
+      <w:pStyle w:val="Topptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="23DAEE44" w14:textId="77777777" w:rsidR="00D44A50" w:rsidRDefault="00A67238">
     <w:pPr>
       <w:pStyle w:val="Topptekst"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="nb-NO"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0D8E6A5E" wp14:editId="0CE5AE44">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>5634990</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>612140</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1080000" cy="561600"/>
           <wp:effectExtent l="0" t="0" r="6350" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="26" name="Bilde 26"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -4608,195 +4651,200 @@
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0414001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="661540686">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="150"/>
+  <w:zoom w:percent="130"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="5004" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009F60B7"/>
     <w:rsid w:val="000119BE"/>
     <w:rsid w:val="000444B1"/>
     <w:rsid w:val="00064A24"/>
     <w:rsid w:val="000774A4"/>
     <w:rsid w:val="000933F4"/>
     <w:rsid w:val="00095EC1"/>
     <w:rsid w:val="000D6F6B"/>
     <w:rsid w:val="000E58D6"/>
     <w:rsid w:val="0012171C"/>
     <w:rsid w:val="00133FFB"/>
     <w:rsid w:val="00136B0C"/>
     <w:rsid w:val="00136EBF"/>
     <w:rsid w:val="00162C26"/>
     <w:rsid w:val="00186573"/>
     <w:rsid w:val="001E118F"/>
     <w:rsid w:val="001F112F"/>
     <w:rsid w:val="002023D9"/>
     <w:rsid w:val="00225445"/>
     <w:rsid w:val="0023031F"/>
     <w:rsid w:val="002354A2"/>
     <w:rsid w:val="00241C41"/>
+    <w:rsid w:val="00242D00"/>
     <w:rsid w:val="00246830"/>
     <w:rsid w:val="0025699D"/>
     <w:rsid w:val="002C71A6"/>
     <w:rsid w:val="002E559F"/>
     <w:rsid w:val="002E5B97"/>
     <w:rsid w:val="0030155D"/>
     <w:rsid w:val="00325D57"/>
     <w:rsid w:val="00350051"/>
     <w:rsid w:val="003603AE"/>
     <w:rsid w:val="003B5EA9"/>
     <w:rsid w:val="003F49BD"/>
     <w:rsid w:val="00405802"/>
     <w:rsid w:val="00483FE0"/>
     <w:rsid w:val="00491E1D"/>
     <w:rsid w:val="004A0DD5"/>
     <w:rsid w:val="004B65CA"/>
     <w:rsid w:val="00533F31"/>
     <w:rsid w:val="0055183B"/>
     <w:rsid w:val="00560D31"/>
     <w:rsid w:val="00567104"/>
     <w:rsid w:val="0057095E"/>
     <w:rsid w:val="005812E4"/>
     <w:rsid w:val="005929B5"/>
     <w:rsid w:val="00595FDC"/>
     <w:rsid w:val="005C004A"/>
     <w:rsid w:val="005D093C"/>
     <w:rsid w:val="005D1D3B"/>
     <w:rsid w:val="005E5780"/>
     <w:rsid w:val="00617383"/>
     <w:rsid w:val="006922B4"/>
     <w:rsid w:val="00696B28"/>
     <w:rsid w:val="006A43B5"/>
     <w:rsid w:val="006D3EFB"/>
     <w:rsid w:val="006E006E"/>
     <w:rsid w:val="00727D7C"/>
     <w:rsid w:val="00746E80"/>
     <w:rsid w:val="007D1113"/>
     <w:rsid w:val="007E4B0D"/>
     <w:rsid w:val="007F2AEF"/>
     <w:rsid w:val="008074F4"/>
     <w:rsid w:val="00837DF0"/>
     <w:rsid w:val="00893A97"/>
     <w:rsid w:val="008B3C33"/>
     <w:rsid w:val="008D5723"/>
     <w:rsid w:val="008D59A4"/>
     <w:rsid w:val="008D78DD"/>
+    <w:rsid w:val="00906A6E"/>
     <w:rsid w:val="00941147"/>
     <w:rsid w:val="009C018D"/>
     <w:rsid w:val="009F60B7"/>
     <w:rsid w:val="00A0208E"/>
     <w:rsid w:val="00A126AF"/>
     <w:rsid w:val="00A37C70"/>
     <w:rsid w:val="00A63656"/>
     <w:rsid w:val="00A67238"/>
     <w:rsid w:val="00A85594"/>
     <w:rsid w:val="00AA100D"/>
     <w:rsid w:val="00AB3911"/>
     <w:rsid w:val="00AC0CD1"/>
     <w:rsid w:val="00AF1706"/>
     <w:rsid w:val="00B0178C"/>
     <w:rsid w:val="00B018AA"/>
     <w:rsid w:val="00B10DAE"/>
     <w:rsid w:val="00B34FF4"/>
     <w:rsid w:val="00B43297"/>
     <w:rsid w:val="00B57777"/>
     <w:rsid w:val="00BA0EBB"/>
     <w:rsid w:val="00BA4B36"/>
     <w:rsid w:val="00BB3C8C"/>
     <w:rsid w:val="00C44CDF"/>
     <w:rsid w:val="00C51925"/>
     <w:rsid w:val="00C917FF"/>
     <w:rsid w:val="00C932BE"/>
     <w:rsid w:val="00CA1C9B"/>
     <w:rsid w:val="00CA60BB"/>
     <w:rsid w:val="00CB5F23"/>
     <w:rsid w:val="00CD69A7"/>
     <w:rsid w:val="00D31AE2"/>
     <w:rsid w:val="00D44A50"/>
     <w:rsid w:val="00D8326C"/>
+    <w:rsid w:val="00D84AF3"/>
     <w:rsid w:val="00DC0421"/>
     <w:rsid w:val="00E51F3C"/>
     <w:rsid w:val="00E94A35"/>
     <w:rsid w:val="00EB286A"/>
     <w:rsid w:val="00F00CEC"/>
     <w:rsid w:val="00F048F3"/>
     <w:rsid w:val="00F206E9"/>
     <w:rsid w:val="00F34F91"/>
     <w:rsid w:val="00F407C7"/>
     <w:rsid w:val="00F95B96"/>
     <w:rsid w:val="00FA029E"/>
     <w:rsid w:val="00FA4062"/>
+    <w:rsid w:val="00FA56DC"/>
     <w:rsid w:val="00FD7882"/>
     <w:rsid w:val="00FD7E90"/>
     <w:rsid w:val="00FF552C"/>
     <w:rsid w:val="488BE517"/>
+    <w:rsid w:val="5115E7B8"/>
     <w:rsid w:val="6EF04C31"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nb-NO"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
@@ -5739,58 +5787,58 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revisjon">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="000774A4"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lovdata.no/forskrift/2006-06-23-724/%C2%A73-3" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lovdata.no/forskrift/2006-06-23-724/%C2%A73-3" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\jdahl\AppData\Local\Microsoft\Windows\INetCache\Content.Outlook\DQV699J8\Privatistkontoret_tom-mal.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="Oslo Kommune">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="2A2859"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="F8F0DD"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="034B45"/>
@@ -5972,235 +6020,163 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...29 lines deleted...]
-    <xsd:import namespace="0ff7730c-a696-403c-a27d-2e64e24bbf9b"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x0101007CBCF278691E39458D05F9005FBF312B" ma:contentTypeVersion="15" ma:contentTypeDescription="Opprett et nytt dokument." ma:contentTypeScope="" ma:versionID="9ee2bfe28f890a1cb8c7119595f72a4c">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="54216e3e-35fb-4d1f-83a6-94f0fd84c001" xmlns:ns3="c1b9a7fe-7922-4c80-992d-1c643204c644" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="2be2d8cea6240609ff3f84e5c074d533" ns1:_="" ns2:_="" ns3:_="">
+    <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
+    <xsd:import namespace="54216e3e-35fb-4d1f-83a6-94f0fd84c001"/>
+    <xsd:import namespace="c1b9a7fe-7922-4c80-992d-1c643204c644"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
-[...2 lines deleted...]
-                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
-                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
-                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
-                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
-[...4 lines deleted...]
-                <xsd:element ref="ns2:Kommentar" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+                <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
+                <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="0d5afd6c-38b4-4030-849f-fc4e3d1afc57" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="_ip_UnifiedCompliancePolicyProperties" ma:index="21" nillable="true" ma:displayName="Egenskaper for samordnet samsvarspolicy" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyProperties">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_ip_UnifiedCompliancePolicyUIAction" ma:index="22" nillable="true" ma:displayName="UI-handling for samordnet samsvarspolicy" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyUIAction">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="54216e3e-35fb-4d1f-83a6-94f0fd84c001" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceDateTaken" ma:index="10" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="11" nillable="true" ma:displayName="MediaServiceDateTaken" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaLengthInSeconds" ma:index="11" nillable="true" ma:displayName="Length (seconds)" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
-[...19 lines deleted...]
-      </xsd:simpleType>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="13" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Bildemerkelapper" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="d2bf785b-8fef-4b70-b2f9-38d45fd2cc10" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="15" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="16" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceOCR" ma:index="17" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceLocation" ma:index="20" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+    <xsd:element name="MediaLengthInSeconds" ma:index="18" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="19" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="22" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Bildemerkelapper" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="d2bf785b-8fef-4b70-b2f9-38d45fd2cc10" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
-[...11 lines deleted...]
-    <xsd:element name="MediaServiceSearchProperties" ma:index="25" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="20" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="_Flow_SignoffStatus" ma:index="26" nillable="true" ma:displayName="Godkjenningsstatus" ma:internalName="Godkjenningsstatus">
-[...10 lines deleted...]
-    </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="0ff7730c-a696-403c-a27d-2e64e24bbf9b" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="c1b9a7fe-7922-4c80-992d-1c643204c644" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="SharedWithUsers" ma:index="18" nillable="true" ma:displayName="Delt med" ma:internalName="SharedWithUsers" ma:readOnly="true">
-[...25 lines deleted...]
-    <xsd:element name="TaxCatchAll" ma:index="23" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{2334cdd5-4d51-4aea-84a4-11b31577eeac}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="0ff7730c-a696-403c-a27d-2e64e24bbf9b">
+    <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{f186f37e-a5e2-4395-af81-5176dad3190c}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="c1b9a7fe-7922-4c80-992d-1c643204c644">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Innholdstype"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Tittel"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
@@ -6267,90 +6243,119 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<root>
+</root>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="54216e3e-35fb-4d1f-83a6-94f0fd84c001">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <TaxCatchAll xmlns="c1b9a7fe-7922-4c80-992d-1c643204c644" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{46EF14A3-1884-4604-BC36-998DAA3B08C0}">
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{73673042-E65C-4188-9EA0-8643614C8586}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="0d5afd6c-38b4-4030-849f-fc4e3d1afc57"/>
-    <ds:schemaRef ds:uri="0ff7730c-a696-403c-a27d-2e64e24bbf9b"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="54216e3e-35fb-4d1f-83a6-94f0fd84c001"/>
+    <ds:schemaRef ds:uri="c1b9a7fe-7922-4c80-992d-1c643204c644"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EF2AC1A3-F3AD-4EAF-9E2E-E2FB94C30E62}">
+  <ds:schemaRefs/>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F1836DEF-8036-48CD-8DAF-DBB54744A75E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="54216e3e-35fb-4d1f-83a6-94f0fd84c001"/>
+    <ds:schemaRef ds:uri="c1b9a7fe-7922-4c80-992d-1c643204c644"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{438AFDC5-2B7A-4FD3-96EC-C0A1CC6767DE}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{a5a66368-d49e-4bf5-af9a-6ccbf48e6655}" enabled="0" method="" siteId="{a5a66368-d49e-4bf5-af9a-6ccbf48e6655}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Privatistkontoret_tom-mal</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
   <Words>440</Words>
   <Characters>2333</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>19</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>2768</CharactersWithSpaces>
@@ -6359,35 +6364,53 @@
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Janne Dahl</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Microsoft Theme">
     <vt:lpwstr>Selmer 011</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
-    <vt:lpwstr>0x010100CBE46A943D845D4888B93EE55172A047</vt:lpwstr>
+    <vt:lpwstr>0x0101007CBCF278691E39458D05F9005FBF312B</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Order">
     <vt:r8>1011000</vt:r8>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="xd_Signature">
+    <vt:bool>false</vt:bool>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="xd_ProgID">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="ComplianceAssetId">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="TemplateUrl">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="_ExtendedDescription">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="TriggerFlowInfo">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>