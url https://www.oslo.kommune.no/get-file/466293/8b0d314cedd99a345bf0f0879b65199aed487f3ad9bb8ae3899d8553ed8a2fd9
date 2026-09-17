--- v0 (2026-02-01)
+++ v1 (2026-09-17)
@@ -4,100 +4,101 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-[...1 lines deleted...]
-  <workbookPr/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\uke112296\OneDrive - Oslo Kommune\Desktop\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://oslovav.extend.no:8080/oslovav/pers_1446/rev_17258/7c2dfbf3c40b572388b126b699fa3629/"/>
     </mc:Choice>
   </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:40000001_{CF43175F-039B-4471-B92A-57086A2362FD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-105" yWindow="-105" windowWidth="19425" windowHeight="10425"/>
+    <workbookView xWindow="6945" yWindow="0" windowWidth="29730" windowHeight="20985" xr2:uid="{229BA99A-8A32-4125-B908-CFD44E6CD83A}"/>
   </bookViews>
   <sheets>
     <sheet name="Ark1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="E14" i="1" l="1"/>
-  <c r="E15" i="1"/>
+  <c r="E15" i="1" l="1"/>
   <c r="E16" i="1"/>
   <c r="E17" i="1"/>
   <c r="E18" i="1"/>
   <c r="E19" i="1"/>
   <c r="E20" i="1"/>
   <c r="E21" i="1"/>
   <c r="E22" i="1"/>
+  <c r="E23" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="39" uniqueCount="37">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="40" uniqueCount="38">
   <si>
     <t>KUMKORT</t>
   </si>
   <si>
     <t>Pnavn:</t>
   </si>
   <si>
     <t>Kum nr:</t>
   </si>
   <si>
     <t>Firmanavn:</t>
   </si>
   <si>
     <t>Pnr:</t>
   </si>
   <si>
     <t>Målt dato:</t>
   </si>
   <si>
     <t>Navn:</t>
   </si>
   <si>
     <t>Byggeår:</t>
   </si>
   <si>
@@ -165,55 +166,58 @@
   </si>
   <si>
     <t>1 Topp kumlokk</t>
   </si>
   <si>
     <t>Bunn innvendig</t>
   </si>
   <si>
     <t>2 Bunn kum</t>
   </si>
   <si>
     <t>Bilde(r) og skisse</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t xml:space="preserve">Merknader(når det som er utført er annerledes enn prosjektert eller som ikke vises på foto ovenfor) </t>
   </si>
   <si>
     <t>Merknad</t>
   </si>
   <si>
     <t>Beskrivelse</t>
   </si>
+  <si>
+    <t>Renovering av kum:</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="d/\ mmmm\ yyyy"/>
     <numFmt numFmtId="165" formatCode="0.000"/>
     <numFmt numFmtId="166" formatCode="0.00&quot; m&quot;"/>
     <numFmt numFmtId="167" formatCode="0&quot;mm&quot;"/>
   </numFmts>
   <fonts count="29" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
@@ -1084,51 +1088,51 @@
       <right/>
       <top style="hair">
         <color indexed="64"/>
       </top>
       <bottom style="hair">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="hair">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="163">
+  <cellXfs count="166">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="2" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="3" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="4" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="10" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="2" fillId="3" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="4" fillId="3" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
@@ -1398,53 +1402,50 @@
     </xf>
     <xf numFmtId="0" fontId="18" fillId="3" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="3" borderId="49" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="3" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="3" borderId="50" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="3" borderId="51" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="3" borderId="49" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="3" borderId="33" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="45" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="34" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -1522,90 +1523,108 @@
     <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="1" fontId="4" fillId="3" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="45" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal 5" xfId="1"/>
+    <cellStyle name="Normal 5" xfId="1" xr:uid="{68A9CCB9-1D14-413B-B0CA-16EDB12993D2}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="cid:image001.png@01D558F8.7F13DEC0" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>12</xdr:col>
       <xdr:colOff>2776</xdr:colOff>
-      <xdr:row>44</xdr:row>
+      <xdr:row>45</xdr:row>
       <xdr:rowOff>102417</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>12</xdr:col>
       <xdr:colOff>2776</xdr:colOff>
-      <xdr:row>46</xdr:row>
+      <xdr:row>47</xdr:row>
       <xdr:rowOff>126756</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="3" name="Pil opp 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1076AF7B-9C5D-432A-A942-616EB20B518B}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="9518251" y="11094267"/>
           <a:ext cx="0" cy="386289"/>
         </a:xfrm>
         <a:prstGeom prst="upArrow">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1">
@@ -1615,51 +1634,51 @@
         <a:fillRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" rtlCol="0" anchor="ctr"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="ctr"/>
           <a:endParaRPr lang="nb-NO" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>11</xdr:col>
       <xdr:colOff>631530</xdr:colOff>
-      <xdr:row>38</xdr:row>
+      <xdr:row>39</xdr:row>
       <xdr:rowOff>112210</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184730" cy="937629"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="5" name="Rektangel 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C4EB92CE-F045-4EFE-85D3-6451E3E52F5F}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="9585030" y="7608385"/>
           <a:ext cx="184730" cy="937629"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:txBody>
@@ -1669,51 +1688,51 @@
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="ctr"/>
           <a:endParaRPr lang="nb-NO" sz="5400" b="0" cap="none" spc="0">
             <a:ln w="0"/>
             <a:solidFill>
               <a:schemeClr val="tx1"/>
             </a:solidFill>
             <a:effectLst>
               <a:outerShdw blurRad="38100" dist="19050" dir="2700000" algn="tl" rotWithShape="0">
                 <a:schemeClr val="dk1">
                   <a:alpha val="40000"/>
                 </a:schemeClr>
               </a:outerShdw>
             </a:effectLst>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>406400</xdr:colOff>
-      <xdr:row>44</xdr:row>
+      <xdr:row>45</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="184731" cy="254557"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="6" name="TekstSylinder 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EF5372E0-ECD1-466F-BD83-2C82F0BC8A68}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="7400925" y="9239250"/>
           <a:ext cx="184731" cy="254557"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
@@ -1804,73 +1823,73 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>11</xdr:col>
       <xdr:colOff>737934</xdr:colOff>
-      <xdr:row>44</xdr:row>
+      <xdr:row>45</xdr:row>
       <xdr:rowOff>74119</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>11</xdr:col>
       <xdr:colOff>926971</xdr:colOff>
-      <xdr:row>47</xdr:row>
+      <xdr:row>48</xdr:row>
       <xdr:rowOff>153621</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="8" name="Gruppe 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2017097B-A022-4F56-BC06-3BF9ED4A7EB8}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="9043734" y="9237169"/>
+          <a:off x="9119934" y="9527682"/>
           <a:ext cx="189037" cy="651002"/>
           <a:chOff x="1318613" y="4981575"/>
           <a:chExt cx="353623" cy="958421"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
           <xdr:cNvPr id="9" name="Pil opp 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{94F5078B-FA29-43D1-BCC9-7D7F5A4211A9}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr/>
         </xdr:nvSpPr>
         <xdr:spPr>
           <a:xfrm>
             <a:off x="1371600" y="4981575"/>
             <a:ext cx="228600" cy="597408"/>
           </a:xfrm>
           <a:prstGeom prst="upArrow">
             <a:avLst/>
           </a:prstGeom>
         </xdr:spPr>
@@ -1951,91 +1970,91 @@
                 <a:solidFill>
                   <a:sysClr val="windowText" lastClr="000000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="88000" dist="50800" dir="5040000" algn="tl">
                     <a:schemeClr val="accent4">
                       <a:tint val="80000"/>
                       <a:satMod val="250000"/>
                       <a:alpha val="45000"/>
                     </a:schemeClr>
                   </a:outerShdw>
                 </a:effectLst>
               </a:rPr>
               <a:t>N</a:t>
             </a:r>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
     </xdr:grpSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 – 2022-tema">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2013–2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2013–2022">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -2097,51 +2116,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2013–2022">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -2239,632 +2258,635 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B49ABDB9-D9F9-4B49-BE34-80E6D4ED0768}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:M65"/>
+  <dimension ref="A1:M66"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A6" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="K14" sqref="K14:L14"/>
+    <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="P23" sqref="P23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="1.7109375" customWidth="1"/>
     <col min="2" max="2" width="18.85546875" customWidth="1"/>
     <col min="4" max="4" width="12.5703125" customWidth="1"/>
+    <col min="7" max="7" width="12.5703125" customWidth="1"/>
     <col min="12" max="12" width="18.140625" customWidth="1"/>
     <col min="13" max="13" width="1.7109375" customWidth="1"/>
     <col min="16" max="16" width="18.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1"/>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="3"/>
       <c r="K1" s="31"/>
       <c r="L1" s="2"/>
       <c r="M1" s="4"/>
     </row>
     <row r="2" spans="1:13" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A2" s="5"/>
-      <c r="B2" s="155"/>
-[...1 lines deleted...]
-      <c r="D2" s="157" t="s">
+      <c r="B2" s="152"/>
+      <c r="C2" s="153"/>
+      <c r="D2" s="154" t="s">
         <v>0</v>
       </c>
-      <c r="E2" s="158"/>
-[...4 lines deleted...]
-      <c r="J2" s="159"/>
+      <c r="E2" s="155"/>
+      <c r="F2" s="155"/>
+      <c r="G2" s="155"/>
+      <c r="H2" s="155"/>
+      <c r="I2" s="155"/>
+      <c r="J2" s="156"/>
       <c r="K2" s="90" t="s">
         <v>1</v>
       </c>
       <c r="L2" s="89"/>
       <c r="M2" s="6"/>
     </row>
     <row r="3" spans="1:13" ht="18" x14ac:dyDescent="0.25">
       <c r="A3" s="5"/>
       <c r="B3" s="7"/>
       <c r="C3" s="8"/>
       <c r="D3" s="9" t="s">
         <v>2</v>
       </c>
-      <c r="E3" s="160"/>
-[...1 lines deleted...]
-      <c r="G3" s="149" t="s">
+      <c r="E3" s="157"/>
+      <c r="F3" s="158"/>
+      <c r="G3" s="146" t="s">
         <v>3</v>
       </c>
-      <c r="H3" s="149"/>
-[...1 lines deleted...]
-      <c r="J3" s="162"/>
+      <c r="H3" s="146"/>
+      <c r="I3" s="159"/>
+      <c r="J3" s="159"/>
       <c r="K3" s="10" t="s">
         <v>4</v>
       </c>
       <c r="L3" s="11"/>
       <c r="M3" s="6"/>
     </row>
     <row r="4" spans="1:13" ht="18.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A4" s="5"/>
       <c r="B4" s="7"/>
       <c r="C4" s="12"/>
       <c r="D4" s="91" t="s">
         <v>5</v>
       </c>
-      <c r="E4" s="148"/>
-[...1 lines deleted...]
-      <c r="G4" s="149" t="s">
+      <c r="E4" s="145"/>
+      <c r="F4" s="145"/>
+      <c r="G4" s="146" t="s">
         <v>6</v>
       </c>
-      <c r="H4" s="149"/>
-[...1 lines deleted...]
-      <c r="J4" s="150"/>
+      <c r="H4" s="146"/>
+      <c r="I4" s="147"/>
+      <c r="J4" s="147"/>
       <c r="K4" s="13" t="s">
         <v>7</v>
       </c>
       <c r="L4" s="14"/>
       <c r="M4" s="6"/>
     </row>
     <row r="5" spans="1:13" ht="18.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A5" s="5"/>
       <c r="B5" s="15"/>
       <c r="C5" s="16"/>
-      <c r="D5" s="151" t="s">
+      <c r="D5" s="148" t="s">
         <v>8</v>
       </c>
-      <c r="E5" s="151"/>
-[...6 lines deleted...]
-      <c r="L5" s="152"/>
+      <c r="E5" s="148"/>
+      <c r="F5" s="148"/>
+      <c r="G5" s="148"/>
+      <c r="H5" s="148"/>
+      <c r="I5" s="148"/>
+      <c r="J5" s="148"/>
+      <c r="K5" s="148"/>
+      <c r="L5" s="149"/>
       <c r="M5" s="6"/>
     </row>
     <row r="6" spans="1:13" ht="18.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A6" s="5"/>
-      <c r="B6" s="137" t="s">
+      <c r="B6" s="134" t="s">
         <v>9</v>
       </c>
-      <c r="C6" s="138"/>
-[...4 lines deleted...]
-      <c r="H6" s="137" t="s">
+      <c r="C6" s="135"/>
+      <c r="D6" s="134"/>
+      <c r="E6" s="136"/>
+      <c r="F6" s="136"/>
+      <c r="G6" s="135"/>
+      <c r="H6" s="134" t="s">
         <v>10</v>
       </c>
-      <c r="I6" s="138"/>
+      <c r="I6" s="135"/>
       <c r="J6" s="64"/>
-      <c r="K6" s="153" t="s">
+      <c r="K6" s="150" t="s">
         <v>11</v>
       </c>
-      <c r="L6" s="154"/>
+      <c r="L6" s="151"/>
       <c r="M6" s="6"/>
     </row>
     <row r="7" spans="1:13" ht="18.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A7" s="5"/>
-      <c r="B7" s="137" t="s">
+      <c r="B7" s="134" t="s">
         <v>12</v>
       </c>
-      <c r="C7" s="138"/>
-[...4 lines deleted...]
-      <c r="H7" s="137" t="s">
+      <c r="C7" s="135"/>
+      <c r="D7" s="134"/>
+      <c r="E7" s="136"/>
+      <c r="F7" s="136"/>
+      <c r="G7" s="135"/>
+      <c r="H7" s="134" t="s">
         <v>13</v>
       </c>
-      <c r="I7" s="138"/>
+      <c r="I7" s="135"/>
       <c r="J7" s="65"/>
-      <c r="K7" s="140"/>
-[...1 lines deleted...]
-      <c r="M7" s="17"/>
+      <c r="K7" s="137"/>
+      <c r="L7" s="138"/>
+      <c r="M7" s="6"/>
     </row>
     <row r="8" spans="1:13" ht="18.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A8" s="5"/>
-      <c r="B8" s="137" t="s">
+      <c r="B8" s="134" t="s">
         <v>14</v>
       </c>
-      <c r="C8" s="138"/>
-[...4 lines deleted...]
-      <c r="H8" s="137" t="s">
+      <c r="C8" s="135"/>
+      <c r="D8" s="134"/>
+      <c r="E8" s="136"/>
+      <c r="F8" s="136"/>
+      <c r="G8" s="135"/>
+      <c r="H8" s="134" t="s">
         <v>15</v>
       </c>
-      <c r="I8" s="138"/>
+      <c r="I8" s="135"/>
       <c r="J8" s="66"/>
-      <c r="K8" s="142"/>
-      <c r="L8" s="143"/>
+      <c r="K8" s="139"/>
+      <c r="L8" s="140"/>
       <c r="M8" s="6"/>
     </row>
     <row r="9" spans="1:13" ht="19.5" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A9" s="5"/>
-      <c r="B9" s="137" t="s">
+      <c r="B9" s="134" t="s">
         <v>16</v>
       </c>
-      <c r="C9" s="139"/>
-[...5 lines deleted...]
-      <c r="I9" s="147"/>
+      <c r="C9" s="136"/>
+      <c r="D9" s="134"/>
+      <c r="E9" s="136"/>
+      <c r="F9" s="136"/>
+      <c r="G9" s="135"/>
+      <c r="H9" s="143"/>
+      <c r="I9" s="144"/>
       <c r="J9" s="70"/>
-      <c r="K9" s="144"/>
-      <c r="L9" s="145"/>
+      <c r="K9" s="139"/>
+      <c r="L9" s="140"/>
       <c r="M9" s="6"/>
     </row>
-    <row r="10" spans="1:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="10" spans="1:13" ht="19.5" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A10" s="5"/>
-      <c r="B10" s="18"/>
-[...12 lines deleted...]
-    <row r="11" spans="1:13" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B10" s="164" t="s">
+        <v>37</v>
+      </c>
+      <c r="C10" s="165"/>
+      <c r="D10" s="161"/>
+      <c r="E10" s="163"/>
+      <c r="F10" s="163"/>
+      <c r="G10" s="162"/>
+      <c r="H10" s="143"/>
+      <c r="I10" s="144"/>
+      <c r="J10" s="70"/>
+      <c r="K10" s="141"/>
+      <c r="L10" s="142"/>
+      <c r="M10" s="6"/>
+    </row>
+    <row r="11" spans="1:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A11" s="5"/>
-      <c r="B11" s="19" t="s">
-[...23 lines deleted...]
-      <c r="L11" s="98"/>
+      <c r="B11" s="18"/>
+      <c r="C11" s="18"/>
+      <c r="D11" s="18"/>
+      <c r="E11" s="18"/>
+      <c r="F11" s="62"/>
+      <c r="G11" s="18"/>
+      <c r="H11" s="18"/>
+      <c r="I11" s="18"/>
+      <c r="J11" s="18"/>
+      <c r="K11" s="18"/>
+      <c r="L11" s="18"/>
       <c r="M11" s="17"/>
     </row>
     <row r="12" spans="1:13" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A12" s="5"/>
-      <c r="B12" s="23"/>
-[...15 lines deleted...]
-      <c r="L12" s="100"/>
+      <c r="B12" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="C12" s="20"/>
+      <c r="D12" s="21"/>
+      <c r="E12" s="22"/>
+      <c r="F12" s="120" t="s">
+        <v>18</v>
+      </c>
+      <c r="G12" s="114" t="s">
+        <v>19</v>
+      </c>
+      <c r="H12" s="116" t="s">
+        <v>20</v>
+      </c>
+      <c r="I12" s="116" t="s">
+        <v>21</v>
+      </c>
+      <c r="J12" s="118" t="s">
+        <v>22</v>
+      </c>
+      <c r="K12" s="97" t="s">
+        <v>23</v>
+      </c>
+      <c r="L12" s="98"/>
       <c r="M12" s="17"/>
     </row>
     <row r="13" spans="1:13" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A13" s="5"/>
-      <c r="B13" s="27" t="s">
-[...15 lines deleted...]
-      <c r="L13" s="109"/>
+      <c r="B13" s="23"/>
+      <c r="C13" s="24" t="s">
+        <v>24</v>
+      </c>
+      <c r="D13" s="25" t="s">
+        <v>25</v>
+      </c>
+      <c r="E13" s="26" t="s">
+        <v>26</v>
+      </c>
+      <c r="F13" s="121"/>
+      <c r="G13" s="115"/>
+      <c r="H13" s="117"/>
+      <c r="I13" s="117"/>
+      <c r="J13" s="119"/>
+      <c r="K13" s="99"/>
+      <c r="L13" s="100"/>
       <c r="M13" s="17"/>
     </row>
     <row r="14" spans="1:13" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A14" s="5"/>
-      <c r="B14" s="93"/>
-[...16 lines deleted...]
-      <c r="L14" s="111"/>
+      <c r="B14" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="C14" s="71"/>
+      <c r="D14" s="71"/>
+      <c r="E14" s="72"/>
+      <c r="F14" s="63"/>
+      <c r="G14" s="95" t="s">
+        <v>28</v>
+      </c>
+      <c r="H14" s="67"/>
+      <c r="I14" s="69"/>
+      <c r="J14" s="68"/>
+      <c r="K14" s="108" t="s">
+        <v>29</v>
+      </c>
+      <c r="L14" s="109"/>
       <c r="M14" s="17"/>
     </row>
     <row r="15" spans="1:13" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A15" s="5"/>
-      <c r="B15" s="37"/>
-[...1 lines deleted...]
-      <c r="D15" s="85"/>
+      <c r="B15" s="93"/>
+      <c r="C15" s="28"/>
+      <c r="D15" s="29"/>
       <c r="E15" s="73">
-        <f t="shared" ref="E15:E22" si="0">IF(AND($E$13&gt;0, F15&gt;0),$E$13-F15, 0)</f>
+        <f>IF(AND($E$14&gt;0, F15&gt;0),$E$14-F15, 0)</f>
         <v>0</v>
       </c>
       <c r="F15" s="73"/>
-      <c r="G15" s="92"/>
-      <c r="H15" s="77"/>
+      <c r="G15" s="92" t="s">
+        <v>30</v>
+      </c>
+      <c r="H15" s="74"/>
       <c r="I15" s="75"/>
       <c r="J15" s="76"/>
-      <c r="K15" s="108"/>
-      <c r="L15" s="109"/>
+      <c r="K15" s="110" t="s">
+        <v>31</v>
+      </c>
+      <c r="L15" s="111"/>
       <c r="M15" s="17"/>
     </row>
     <row r="16" spans="1:13" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A16" s="5"/>
       <c r="B16" s="37"/>
-      <c r="C16" s="86"/>
-      <c r="D16" s="87"/>
+      <c r="C16" s="84"/>
+      <c r="D16" s="85"/>
       <c r="E16" s="73">
-        <f t="shared" si="0"/>
+        <f t="shared" ref="E16:E23" si="0">IF(AND($E$14&gt;0, F16&gt;0),$E$14-F16, 0)</f>
         <v>0</v>
       </c>
       <c r="F16" s="73"/>
       <c r="G16" s="92"/>
       <c r="H16" s="77"/>
       <c r="I16" s="75"/>
       <c r="J16" s="76"/>
-      <c r="K16" s="112"/>
-      <c r="L16" s="113"/>
+      <c r="K16" s="108"/>
+      <c r="L16" s="109"/>
       <c r="M16" s="17"/>
     </row>
     <row r="17" spans="1:13" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A17" s="5"/>
       <c r="B17" s="37"/>
       <c r="C17" s="86"/>
       <c r="D17" s="87"/>
       <c r="E17" s="73">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F17" s="73"/>
       <c r="G17" s="92"/>
       <c r="H17" s="77"/>
-      <c r="I17" s="78"/>
+      <c r="I17" s="75"/>
       <c r="J17" s="76"/>
-      <c r="K17" s="106"/>
-      <c r="L17" s="107"/>
+      <c r="K17" s="112"/>
+      <c r="L17" s="113"/>
       <c r="M17" s="17"/>
     </row>
     <row r="18" spans="1:13" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A18" s="5"/>
-      <c r="B18" s="93"/>
+      <c r="B18" s="37"/>
       <c r="C18" s="86"/>
       <c r="D18" s="87"/>
       <c r="E18" s="73">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F18" s="73"/>
       <c r="G18" s="92"/>
       <c r="H18" s="77"/>
-      <c r="I18" s="75"/>
+      <c r="I18" s="78"/>
       <c r="J18" s="76"/>
       <c r="K18" s="106"/>
       <c r="L18" s="107"/>
       <c r="M18" s="17"/>
     </row>
     <row r="19" spans="1:13" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A19" s="5"/>
-      <c r="B19" s="94"/>
-[...1 lines deleted...]
-      <c r="D19" s="85"/>
+      <c r="B19" s="93"/>
+      <c r="C19" s="86"/>
+      <c r="D19" s="87"/>
       <c r="E19" s="73">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F19" s="73"/>
       <c r="G19" s="92"/>
       <c r="H19" s="77"/>
       <c r="I19" s="75"/>
       <c r="J19" s="76"/>
       <c r="K19" s="106"/>
       <c r="L19" s="107"/>
-      <c r="M19" s="6"/>
+      <c r="M19" s="17"/>
     </row>
     <row r="20" spans="1:13" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A20" s="5"/>
-      <c r="B20" s="96"/>
-[...1 lines deleted...]
-      <c r="D20" s="88"/>
+      <c r="B20" s="94"/>
+      <c r="C20" s="84"/>
+      <c r="D20" s="85"/>
       <c r="E20" s="73">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F20" s="73"/>
       <c r="G20" s="92"/>
-      <c r="H20" s="78"/>
-[...1 lines deleted...]
-      <c r="J20" s="79"/>
+      <c r="H20" s="77"/>
+      <c r="I20" s="75"/>
+      <c r="J20" s="76"/>
       <c r="K20" s="106"/>
       <c r="L20" s="107"/>
       <c r="M20" s="6"/>
     </row>
     <row r="21" spans="1:13" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A21" s="17"/>
-[...1 lines deleted...]
-      <c r="C21" s="88"/>
+      <c r="A21" s="5"/>
+      <c r="B21" s="96"/>
+      <c r="C21" s="86"/>
       <c r="D21" s="88"/>
       <c r="E21" s="73">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="F21" s="80"/>
+      <c r="F21" s="73"/>
       <c r="G21" s="92"/>
       <c r="H21" s="78"/>
       <c r="I21" s="78"/>
-      <c r="J21" s="81"/>
-[...1 lines deleted...]
-      <c r="L21" s="109"/>
+      <c r="J21" s="79"/>
+      <c r="K21" s="106"/>
+      <c r="L21" s="107"/>
       <c r="M21" s="6"/>
     </row>
-    <row r="22" spans="1:13" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="22" spans="1:13" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A22" s="17"/>
-      <c r="B22" s="86"/>
+      <c r="B22" s="34"/>
       <c r="C22" s="88"/>
       <c r="D22" s="88"/>
       <c r="E22" s="73">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F22" s="80"/>
       <c r="G22" s="92"/>
-      <c r="H22" s="82"/>
-[...3 lines deleted...]
-      <c r="L22" s="136"/>
+      <c r="H22" s="78"/>
+      <c r="I22" s="78"/>
+      <c r="J22" s="81"/>
+      <c r="K22" s="108"/>
+      <c r="L22" s="109"/>
       <c r="M22" s="6"/>
     </row>
-    <row r="23" spans="1:13" ht="30.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B23" s="30" t="s">
+    <row r="23" spans="1:13" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="17"/>
+      <c r="B23" s="86"/>
+      <c r="C23" s="88"/>
+      <c r="D23" s="88"/>
+      <c r="E23" s="73">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="F23" s="80"/>
+      <c r="G23" s="92"/>
+      <c r="H23" s="82"/>
+      <c r="I23" s="82"/>
+      <c r="J23" s="83"/>
+      <c r="K23" s="132"/>
+      <c r="L23" s="133"/>
+      <c r="M23" s="6"/>
+    </row>
+    <row r="24" spans="1:13" ht="30.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="5"/>
+      <c r="B24" s="30" t="s">
         <v>32</v>
       </c>
-      <c r="C23" s="31"/>
-[...23 lines deleted...]
-      <c r="L24" s="36"/>
+      <c r="C24" s="31"/>
+      <c r="D24" s="31"/>
+      <c r="E24" s="31"/>
+      <c r="F24" s="31"/>
+      <c r="G24" s="31"/>
+      <c r="H24" s="32"/>
+      <c r="I24" s="32"/>
+      <c r="J24" s="32"/>
+      <c r="K24" s="33"/>
+      <c r="L24" s="33"/>
       <c r="M24" s="6"/>
     </row>
     <row r="25" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="A25" s="5"/>
-[...1 lines deleted...]
-      <c r="C25" s="34"/>
+      <c r="A25" s="17"/>
+      <c r="B25" s="34"/>
+      <c r="C25" s="35"/>
       <c r="D25" s="34"/>
-      <c r="E25" s="34"/>
-      <c r="F25" s="34"/>
+      <c r="E25" s="35"/>
+      <c r="F25" s="35"/>
       <c r="G25" s="34"/>
-      <c r="H25" s="34"/>
+      <c r="H25" s="35"/>
       <c r="I25" s="34"/>
-      <c r="J25" s="34"/>
-[...2 lines deleted...]
-      <c r="M25" s="17"/>
+      <c r="J25" s="35"/>
+      <c r="K25" s="35"/>
+      <c r="L25" s="36"/>
+      <c r="M25" s="6"/>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A26" s="5"/>
-      <c r="B26" s="37" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B26" s="37"/>
       <c r="C26" s="34"/>
       <c r="D26" s="34"/>
       <c r="E26" s="34"/>
       <c r="F26" s="34"/>
       <c r="G26" s="34"/>
       <c r="H26" s="34"/>
       <c r="I26" s="34"/>
       <c r="J26" s="34"/>
       <c r="K26" s="34"/>
       <c r="L26" s="34"/>
       <c r="M26" s="17"/>
     </row>
     <row r="27" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A27" s="5"/>
-      <c r="B27" s="38"/>
-[...10 lines deleted...]
-      <c r="M27" s="6"/>
+      <c r="B27" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="C27" s="34"/>
+      <c r="D27" s="34"/>
+      <c r="E27" s="34"/>
+      <c r="F27" s="34"/>
+      <c r="G27" s="34"/>
+      <c r="H27" s="34"/>
+      <c r="I27" s="34"/>
+      <c r="J27" s="34"/>
+      <c r="K27" s="34"/>
+      <c r="L27" s="34"/>
+      <c r="M27" s="17"/>
     </row>
     <row r="28" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A28" s="5"/>
       <c r="B28" s="38"/>
       <c r="C28" s="39"/>
       <c r="D28" s="39"/>
       <c r="E28" s="39"/>
       <c r="F28" s="39"/>
       <c r="G28" s="39"/>
       <c r="H28" s="39"/>
       <c r="I28" s="40"/>
       <c r="J28" s="40"/>
       <c r="K28" s="40"/>
       <c r="L28" s="41"/>
       <c r="M28" s="6"/>
     </row>
     <row r="29" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A29" s="5"/>
       <c r="B29" s="38"/>
       <c r="C29" s="39"/>
       <c r="D29" s="39"/>
       <c r="E29" s="39"/>
       <c r="F29" s="39"/>
       <c r="G29" s="39"/>
       <c r="H29" s="39"/>
       <c r="I29" s="40"/>
       <c r="J29" s="40"/>
       <c r="K29" s="40"/>
       <c r="L29" s="41"/>
       <c r="M29" s="6"/>
     </row>
     <row r="30" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A30" s="5"/>
       <c r="B30" s="38"/>
       <c r="C30" s="39"/>
       <c r="D30" s="39"/>
-      <c r="E30" s="42"/>
+      <c r="E30" s="39"/>
       <c r="F30" s="39"/>
       <c r="G30" s="39"/>
       <c r="H30" s="39"/>
       <c r="I30" s="40"/>
       <c r="J30" s="40"/>
       <c r="K30" s="40"/>
       <c r="L30" s="41"/>
       <c r="M30" s="6"/>
     </row>
     <row r="31" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A31" s="5"/>
       <c r="B31" s="38"/>
       <c r="C31" s="39"/>
       <c r="D31" s="39"/>
-      <c r="E31" s="39"/>
+      <c r="E31" s="42"/>
       <c r="F31" s="39"/>
       <c r="G31" s="39"/>
       <c r="H31" s="39"/>
       <c r="I31" s="40"/>
       <c r="J31" s="40"/>
       <c r="K31" s="40"/>
       <c r="L31" s="41"/>
       <c r="M31" s="6"/>
     </row>
     <row r="32" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A32" s="5"/>
       <c r="B32" s="38"/>
       <c r="C32" s="39"/>
       <c r="D32" s="39"/>
       <c r="E32" s="39"/>
       <c r="F32" s="39"/>
       <c r="G32" s="39"/>
       <c r="H32" s="39"/>
       <c r="I32" s="40"/>
       <c r="J32" s="40"/>
       <c r="K32" s="40"/>
       <c r="L32" s="41"/>
       <c r="M32" s="6"/>
     </row>
     <row r="33" spans="1:13" x14ac:dyDescent="0.25">
@@ -2880,581 +2902,600 @@
       <c r="J33" s="40"/>
       <c r="K33" s="40"/>
       <c r="L33" s="41"/>
       <c r="M33" s="6"/>
     </row>
     <row r="34" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A34" s="5"/>
       <c r="B34" s="38"/>
       <c r="C34" s="39"/>
       <c r="D34" s="39"/>
       <c r="E34" s="39"/>
       <c r="F34" s="39"/>
       <c r="G34" s="39"/>
       <c r="H34" s="39"/>
       <c r="I34" s="40"/>
       <c r="J34" s="40"/>
       <c r="K34" s="40"/>
       <c r="L34" s="41"/>
       <c r="M34" s="6"/>
     </row>
     <row r="35" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A35" s="5"/>
       <c r="B35" s="38"/>
       <c r="C35" s="39"/>
       <c r="D35" s="39"/>
+      <c r="E35" s="39"/>
+      <c r="F35" s="39"/>
+      <c r="G35" s="39"/>
+      <c r="H35" s="39"/>
+      <c r="I35" s="40"/>
       <c r="J35" s="40"/>
       <c r="K35" s="40"/>
       <c r="L35" s="41"/>
       <c r="M35" s="6"/>
     </row>
     <row r="36" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A36" s="5"/>
       <c r="B36" s="38"/>
       <c r="C36" s="39"/>
       <c r="D36" s="39"/>
-      <c r="G36" s="43"/>
       <c r="J36" s="40"/>
       <c r="K36" s="40"/>
       <c r="L36" s="41"/>
       <c r="M36" s="6"/>
     </row>
     <row r="37" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A37" s="5"/>
       <c r="B37" s="38"/>
       <c r="C37" s="39"/>
       <c r="D37" s="39"/>
+      <c r="G37" s="43"/>
       <c r="J37" s="40"/>
       <c r="K37" s="40"/>
       <c r="L37" s="41"/>
       <c r="M37" s="6"/>
     </row>
     <row r="38" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A38" s="5"/>
       <c r="B38" s="38"/>
       <c r="C38" s="39"/>
       <c r="D38" s="39"/>
       <c r="J38" s="40"/>
       <c r="K38" s="40"/>
       <c r="L38" s="41"/>
       <c r="M38" s="6"/>
     </row>
     <row r="39" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A39" s="5"/>
       <c r="B39" s="38"/>
       <c r="C39" s="39"/>
       <c r="D39" s="39"/>
       <c r="J39" s="40"/>
       <c r="K39" s="40"/>
       <c r="L39" s="41"/>
       <c r="M39" s="6"/>
     </row>
     <row r="40" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A40" s="5"/>
       <c r="B40" s="38"/>
+      <c r="C40" s="39"/>
       <c r="D40" s="39"/>
+      <c r="J40" s="40"/>
       <c r="K40" s="40"/>
       <c r="L40" s="41"/>
       <c r="M40" s="6"/>
     </row>
     <row r="41" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A41" s="5"/>
       <c r="B41" s="38"/>
-      <c r="C41" s="39"/>
       <c r="D41" s="39"/>
-      <c r="E41" s="39"/>
-[...3 lines deleted...]
-      <c r="J41" s="40"/>
       <c r="K41" s="40"/>
       <c r="L41" s="41"/>
       <c r="M41" s="6"/>
     </row>
     <row r="42" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A42" s="5"/>
       <c r="B42" s="38"/>
       <c r="C42" s="39"/>
       <c r="D42" s="39"/>
       <c r="E42" s="39"/>
       <c r="F42" s="39"/>
       <c r="H42" s="39"/>
       <c r="I42" s="40"/>
       <c r="J42" s="40"/>
       <c r="K42" s="40"/>
       <c r="L42" s="41"/>
       <c r="M42" s="6"/>
     </row>
     <row r="43" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A43" s="5"/>
       <c r="B43" s="38"/>
       <c r="C43" s="39"/>
       <c r="D43" s="39"/>
       <c r="E43" s="39"/>
       <c r="F43" s="39"/>
-      <c r="G43" s="39"/>
       <c r="H43" s="39"/>
       <c r="I43" s="40"/>
       <c r="J43" s="40"/>
       <c r="K43" s="40"/>
       <c r="L43" s="41"/>
       <c r="M43" s="6"/>
     </row>
     <row r="44" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A44" s="5"/>
       <c r="B44" s="38"/>
       <c r="C44" s="39"/>
       <c r="D44" s="39"/>
       <c r="E44" s="39"/>
       <c r="F44" s="39"/>
       <c r="G44" s="39"/>
       <c r="H44" s="39"/>
       <c r="I44" s="40"/>
       <c r="J44" s="40"/>
       <c r="K44" s="40"/>
       <c r="L44" s="41"/>
       <c r="M44" s="6"/>
     </row>
     <row r="45" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A45" s="5"/>
-      <c r="B45" s="44"/>
+      <c r="B45" s="38"/>
+      <c r="C45" s="39"/>
+      <c r="D45" s="39"/>
+      <c r="E45" s="39"/>
+      <c r="F45" s="39"/>
+      <c r="G45" s="39"/>
+      <c r="H45" s="39"/>
+      <c r="I45" s="40"/>
+      <c r="J45" s="40"/>
       <c r="K45" s="40"/>
       <c r="L45" s="41"/>
       <c r="M45" s="6"/>
     </row>
     <row r="46" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A46" s="5"/>
       <c r="B46" s="44"/>
       <c r="K46" s="40"/>
       <c r="L46" s="41"/>
       <c r="M46" s="6"/>
     </row>
     <row r="47" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A47" s="5"/>
       <c r="B47" s="44"/>
       <c r="K47" s="40"/>
       <c r="L47" s="41"/>
       <c r="M47" s="6"/>
     </row>
     <row r="48" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="A48" s="17"/>
-[...1 lines deleted...]
-      <c r="K48" s="34"/>
+      <c r="A48" s="5"/>
+      <c r="B48" s="44"/>
+      <c r="K48" s="40"/>
       <c r="L48" s="41"/>
       <c r="M48" s="6"/>
     </row>
-    <row r="49" spans="1:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-[...5 lines deleted...]
-    <row r="50" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A49" s="17"/>
+      <c r="G49" s="34"/>
+      <c r="K49" s="34"/>
+      <c r="L49" s="41"/>
+      <c r="M49" s="6"/>
+    </row>
+    <row r="50" spans="1:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A50" s="5"/>
-      <c r="B50" s="122" t="s">
+      <c r="B50" s="45"/>
+      <c r="G50" s="46"/>
+      <c r="M50" s="17"/>
+    </row>
+    <row r="51" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A51" s="5"/>
+      <c r="B51" s="122" t="s">
         <v>34</v>
       </c>
-      <c r="C50" s="123"/>
-[...23 lines deleted...]
-      <c r="L51" s="32"/>
+      <c r="C51" s="122"/>
+      <c r="D51" s="122"/>
+      <c r="E51" s="122"/>
+      <c r="F51" s="122"/>
+      <c r="G51" s="122"/>
+      <c r="H51" s="122"/>
+      <c r="I51" s="122"/>
+      <c r="J51" s="122"/>
+      <c r="K51" s="122"/>
+      <c r="L51" s="2"/>
       <c r="M51" s="6"/>
     </row>
-    <row r="52" spans="1:13" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A52" s="5"/>
-      <c r="B52" s="47" t="s">
-[...18 lines deleted...]
-      <c r="M52" s="17"/>
+      <c r="B52" s="160"/>
+      <c r="C52" s="160"/>
+      <c r="D52" s="160"/>
+      <c r="E52" s="160"/>
+      <c r="F52" s="160"/>
+      <c r="G52" s="160"/>
+      <c r="H52" s="160"/>
+      <c r="I52" s="160"/>
+      <c r="J52" s="160"/>
+      <c r="K52" s="160"/>
+      <c r="L52" s="32"/>
+      <c r="M52" s="6"/>
     </row>
     <row r="53" spans="1:13" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A53" s="5"/>
-      <c r="B53" s="50">
-[...11 lines deleted...]
-      <c r="L53" s="52"/>
+      <c r="B53" s="47" t="s">
+        <v>35</v>
+      </c>
+      <c r="C53" s="123" t="s">
+        <v>36</v>
+      </c>
+      <c r="D53" s="124"/>
+      <c r="E53" s="124"/>
+      <c r="F53" s="124"/>
+      <c r="G53" s="124"/>
+      <c r="H53" s="124"/>
+      <c r="I53" s="124"/>
+      <c r="J53" s="124"/>
+      <c r="K53" s="48" t="s">
+        <v>21</v>
+      </c>
+      <c r="L53" s="49" t="s">
+        <v>22</v>
+      </c>
       <c r="M53" s="17"/>
     </row>
     <row r="54" spans="1:13" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A54" s="5"/>
       <c r="B54" s="50">
-        <v>2</v>
-[...11 lines deleted...]
-      <c r="M54" s="6"/>
+        <v>1</v>
+      </c>
+      <c r="C54" s="125"/>
+      <c r="D54" s="126"/>
+      <c r="E54" s="126"/>
+      <c r="F54" s="126"/>
+      <c r="G54" s="126"/>
+      <c r="H54" s="126"/>
+      <c r="I54" s="126"/>
+      <c r="J54" s="127"/>
+      <c r="K54" s="51"/>
+      <c r="L54" s="52"/>
+      <c r="M54" s="17"/>
     </row>
     <row r="55" spans="1:13" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A55" s="5"/>
       <c r="B55" s="50">
-        <v>3</v>
-[...10 lines deleted...]
-      <c r="L55" s="56"/>
+        <v>2</v>
+      </c>
+      <c r="C55" s="125"/>
+      <c r="D55" s="126"/>
+      <c r="E55" s="126"/>
+      <c r="F55" s="126"/>
+      <c r="G55" s="126"/>
+      <c r="H55" s="126"/>
+      <c r="I55" s="126"/>
+      <c r="J55" s="127"/>
+      <c r="K55" s="53"/>
+      <c r="L55" s="54"/>
       <c r="M55" s="6"/>
     </row>
     <row r="56" spans="1:13" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A56" s="5"/>
       <c r="B56" s="50">
-        <v>4</v>
-[...10 lines deleted...]
-      <c r="L56" s="58"/>
+        <v>3</v>
+      </c>
+      <c r="C56" s="128"/>
+      <c r="D56" s="129"/>
+      <c r="E56" s="129"/>
+      <c r="F56" s="129"/>
+      <c r="G56" s="129"/>
+      <c r="H56" s="129"/>
+      <c r="I56" s="129"/>
+      <c r="J56" s="129"/>
+      <c r="K56" s="55"/>
+      <c r="L56" s="56"/>
       <c r="M56" s="6"/>
     </row>
     <row r="57" spans="1:13" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A57" s="5"/>
       <c r="B57" s="50">
-        <v>5</v>
-[...8 lines deleted...]
-      <c r="J57" s="134"/>
+        <v>4</v>
+      </c>
+      <c r="C57" s="128"/>
+      <c r="D57" s="129"/>
+      <c r="E57" s="129"/>
+      <c r="F57" s="129"/>
+      <c r="G57" s="129"/>
+      <c r="H57" s="129"/>
+      <c r="I57" s="129"/>
+      <c r="J57" s="129"/>
       <c r="K57" s="57"/>
-      <c r="L57" s="56"/>
+      <c r="L57" s="58"/>
       <c r="M57" s="6"/>
     </row>
     <row r="58" spans="1:13" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A58" s="5"/>
       <c r="B58" s="50">
-        <v>6</v>
-[...8 lines deleted...]
-      <c r="J58" s="132"/>
+        <v>5</v>
+      </c>
+      <c r="C58" s="130"/>
+      <c r="D58" s="131"/>
+      <c r="E58" s="131"/>
+      <c r="F58" s="131"/>
+      <c r="G58" s="131"/>
+      <c r="H58" s="131"/>
+      <c r="I58" s="131"/>
+      <c r="J58" s="131"/>
       <c r="K58" s="57"/>
-      <c r="L58" s="58"/>
+      <c r="L58" s="56"/>
       <c r="M58" s="6"/>
     </row>
     <row r="59" spans="1:13" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A59" s="5"/>
       <c r="B59" s="50">
-        <v>7</v>
-[...10 lines deleted...]
-      <c r="L59" s="56"/>
+        <v>6</v>
+      </c>
+      <c r="C59" s="128"/>
+      <c r="D59" s="129"/>
+      <c r="E59" s="129"/>
+      <c r="F59" s="129"/>
+      <c r="G59" s="129"/>
+      <c r="H59" s="129"/>
+      <c r="I59" s="129"/>
+      <c r="J59" s="129"/>
+      <c r="K59" s="57"/>
+      <c r="L59" s="58"/>
       <c r="M59" s="6"/>
     </row>
     <row r="60" spans="1:13" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A60" s="5"/>
       <c r="B60" s="50">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="C60" s="101"/>
       <c r="D60" s="102"/>
       <c r="E60" s="102"/>
       <c r="F60" s="102"/>
       <c r="G60" s="102"/>
       <c r="H60" s="102"/>
       <c r="I60" s="102"/>
-      <c r="J60" s="103"/>
-[...1 lines deleted...]
-      <c r="L60" s="58"/>
+      <c r="J60" s="102"/>
+      <c r="K60" s="55"/>
+      <c r="L60" s="56"/>
       <c r="M60" s="6"/>
     </row>
     <row r="61" spans="1:13" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A61" s="5"/>
       <c r="B61" s="50">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="C61" s="101"/>
       <c r="D61" s="102"/>
       <c r="E61" s="102"/>
       <c r="F61" s="102"/>
       <c r="G61" s="102"/>
       <c r="H61" s="102"/>
       <c r="I61" s="102"/>
-      <c r="J61" s="102"/>
-[...1 lines deleted...]
-      <c r="L61" s="56"/>
+      <c r="J61" s="103"/>
+      <c r="K61" s="57"/>
+      <c r="L61" s="58"/>
       <c r="M61" s="6"/>
     </row>
     <row r="62" spans="1:13" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A62" s="5"/>
       <c r="B62" s="50">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="C62" s="101"/>
       <c r="D62" s="102"/>
       <c r="E62" s="102"/>
       <c r="F62" s="102"/>
       <c r="G62" s="102"/>
       <c r="H62" s="102"/>
       <c r="I62" s="102"/>
       <c r="J62" s="102"/>
       <c r="K62" s="55"/>
       <c r="L62" s="56"/>
       <c r="M62" s="6"/>
     </row>
     <row r="63" spans="1:13" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A63" s="5"/>
       <c r="B63" s="50">
-        <v>11</v>
-[...8 lines deleted...]
-      <c r="J63" s="105"/>
+        <v>10</v>
+      </c>
+      <c r="C63" s="101"/>
+      <c r="D63" s="102"/>
+      <c r="E63" s="102"/>
+      <c r="F63" s="102"/>
+      <c r="G63" s="102"/>
+      <c r="H63" s="102"/>
+      <c r="I63" s="102"/>
+      <c r="J63" s="102"/>
       <c r="K63" s="55"/>
       <c r="L63" s="56"/>
       <c r="M63" s="6"/>
     </row>
     <row r="64" spans="1:13" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A64" s="5"/>
       <c r="B64" s="50">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C64" s="104"/>
       <c r="D64" s="105"/>
       <c r="E64" s="105"/>
       <c r="F64" s="105"/>
       <c r="G64" s="105"/>
       <c r="H64" s="105"/>
       <c r="I64" s="105"/>
       <c r="J64" s="105"/>
-      <c r="K64" s="57"/>
-      <c r="L64" s="58"/>
+      <c r="K64" s="55"/>
+      <c r="L64" s="56"/>
       <c r="M64" s="6"/>
     </row>
-    <row r="65" spans="1:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-[...12 lines deleted...]
-      <c r="M65" s="60"/>
+    <row r="65" spans="1:13" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A65" s="5"/>
+      <c r="B65" s="50">
+        <v>12</v>
+      </c>
+      <c r="C65" s="104"/>
+      <c r="D65" s="105"/>
+      <c r="E65" s="105"/>
+      <c r="F65" s="105"/>
+      <c r="G65" s="105"/>
+      <c r="H65" s="105"/>
+      <c r="I65" s="105"/>
+      <c r="J65" s="105"/>
+      <c r="K65" s="57"/>
+      <c r="L65" s="58"/>
+      <c r="M65" s="6"/>
+    </row>
+    <row r="66" spans="1:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A66" s="59"/>
+      <c r="B66" s="61"/>
+      <c r="C66" s="61"/>
+      <c r="D66" s="61"/>
+      <c r="E66" s="61"/>
+      <c r="F66" s="61"/>
+      <c r="G66" s="61"/>
+      <c r="H66" s="61"/>
+      <c r="I66" s="61"/>
+      <c r="J66" s="61"/>
+      <c r="K66" s="61"/>
+      <c r="L66" s="61"/>
+      <c r="M66" s="60"/>
     </row>
   </sheetData>
-  <mergeCells count="53">
+  <mergeCells count="56">
+    <mergeCell ref="B10:C10"/>
+    <mergeCell ref="D10:G10"/>
+    <mergeCell ref="H10:I10"/>
+    <mergeCell ref="K7:L10"/>
     <mergeCell ref="B2:C2"/>
     <mergeCell ref="D2:J2"/>
     <mergeCell ref="E3:F3"/>
     <mergeCell ref="G3:H3"/>
     <mergeCell ref="I3:J3"/>
     <mergeCell ref="E4:F4"/>
     <mergeCell ref="G4:H4"/>
     <mergeCell ref="I4:J4"/>
     <mergeCell ref="D5:L5"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="D6:G6"/>
     <mergeCell ref="H6:I6"/>
     <mergeCell ref="K6:L6"/>
     <mergeCell ref="B7:C7"/>
     <mergeCell ref="D7:G7"/>
     <mergeCell ref="H7:I7"/>
-    <mergeCell ref="K7:L9"/>
     <mergeCell ref="B8:C8"/>
     <mergeCell ref="D8:G8"/>
     <mergeCell ref="H8:I8"/>
     <mergeCell ref="B9:C9"/>
     <mergeCell ref="D9:G9"/>
     <mergeCell ref="H9:I9"/>
-    <mergeCell ref="C64:J64"/>
-[...1 lines deleted...]
-    <mergeCell ref="K19:L19"/>
+    <mergeCell ref="C65:J65"/>
+    <mergeCell ref="C60:J60"/>
     <mergeCell ref="K20:L20"/>
     <mergeCell ref="K21:L21"/>
-    <mergeCell ref="B50:K51"/>
-    <mergeCell ref="C52:J52"/>
+    <mergeCell ref="K22:L22"/>
+    <mergeCell ref="B51:K52"/>
     <mergeCell ref="C53:J53"/>
     <mergeCell ref="C54:J54"/>
     <mergeCell ref="C55:J55"/>
     <mergeCell ref="C56:J56"/>
     <mergeCell ref="C57:J57"/>
     <mergeCell ref="C58:J58"/>
-    <mergeCell ref="K22:L22"/>
-[...1 lines deleted...]
-    <mergeCell ref="C60:J60"/>
+    <mergeCell ref="C59:J59"/>
+    <mergeCell ref="K23:L23"/>
+    <mergeCell ref="K12:L13"/>
     <mergeCell ref="C61:J61"/>
     <mergeCell ref="C62:J62"/>
     <mergeCell ref="C63:J63"/>
-    <mergeCell ref="K18:L18"/>
-    <mergeCell ref="K13:L13"/>
+    <mergeCell ref="C64:J64"/>
+    <mergeCell ref="K19:L19"/>
     <mergeCell ref="K14:L14"/>
     <mergeCell ref="K15:L15"/>
     <mergeCell ref="K16:L16"/>
     <mergeCell ref="K17:L17"/>
-    <mergeCell ref="G11:G12"/>
-[...3 lines deleted...]
-    <mergeCell ref="F11:F12"/>
+    <mergeCell ref="K18:L18"/>
+    <mergeCell ref="G12:G13"/>
+    <mergeCell ref="H12:H13"/>
+    <mergeCell ref="I12:I13"/>
+    <mergeCell ref="J12:J13"/>
+    <mergeCell ref="F12:F13"/>
   </mergeCells>
-  <dataValidations count="6">
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" promptTitle="Material" prompt="BET - Betong_x000a_GUP - Glassfib. arm. ume._x000a_LER - Leir_x000a_MRS - Rustfritt stål_x000a_PE - Polyet. uspes._x000a_PPP - Polyprop_x000a_PVC - Polivinylklorid_x000a_SJG - Støpejern grått_x000a_SJK - Støpejern duktilt_x000a_STF - Strømpe, filt_x000a_STG - Strømpe, glassfiber_x000a_TEG - Teglstein" sqref="J13:J22">
+  <dataValidations count="7">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" promptTitle="Material" prompt="BET - Betong_x000a_GUP - Glassfib. arm. ume._x000a_LER - Leir_x000a_MRS - Rustfritt stål_x000a_PE - Polyet. uspes._x000a_PPP - Polyprop_x000a_PVC - Polivinylklorid_x000a_SJG - Støpejern grått_x000a_SJK - Støpejern duktilt_x000a_STF - Strømpe, filt_x000a_STG - Strømpe, glassfiber_x000a_TEG - Teglstein" sqref="J14:J23" xr:uid="{246EEAB7-DB4E-436D-B55E-9BE2B47C6131}">
       <formula1>"BET, GUP, LER, MRS, PE, PPP, PVC, SJG, SJK, STF, STG, TEG,"</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D7:G7">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D7:G7" xr:uid="{3947AF5B-61D2-4C93-9357-D96E0531150E}">
       <formula1>"Bremsekum, Fallkum, Fordelingskum, Kum, Markeringskum, Målekum, Overløp, Reduksjonskum, Sandfang, Stakekum,"</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D8:G8">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D8:G8" xr:uid="{CFCFFA34-CBC6-4533-8BAC-030B79E01BA6}">
       <formula1>"Rund, Firkantet,"</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="J6:J8">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="J6:J8" xr:uid="{C2E2D8C1-3AD3-4754-ABDA-4CB71C8A3C58}">
       <formula1>"Ja, Nei,"</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D9:G9">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D9:G9" xr:uid="{E53A2E57-B084-4561-8919-89740DF4F264}">
       <mc:AlternateContent xmlns:x12ac="http://schemas.microsoft.com/office/spreadsheetml/2011/1/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
         <mc:Choice Requires="x12ac">
           <x12ac:list>Nei,"Ja, på avløps-/spillvannsledning","Ja, på overvannsledning"</x12ac:list>
         </mc:Choice>
         <mc:Fallback>
           <formula1>"Nei,Ja, på avløps-/spillvannsledning,Ja, på overvannsledning"</formula1>
         </mc:Fallback>
       </mc:AlternateContent>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showErrorMessage="1" promptTitle="Høydereferanse" prompt="BI - Bunn innvendig_x000a_Senter - Senter_x000a_TI - Topp innvendig_x000a_TU - Topp utvendig_x000a_Ukjent - Ukjent" sqref="G13:G22">
+    <dataValidation type="list" allowBlank="1" showErrorMessage="1" promptTitle="Høydereferanse" prompt="BI - Bunn innvendig_x000a_Senter - Senter_x000a_TI - Topp innvendig_x000a_TU - Topp utvendig_x000a_Ukjent - Ukjent" sqref="G14:G23" xr:uid="{26B3EF06-3F91-451F-BB02-951EC2AE7FD3}">
       <formula1>"Bunn innvendig,Senter,Topp utvendig,Ukjent,Bunn kum,Mellomdekke"</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D10:G10" xr:uid="{6FA62AAF-D255-4FA8-8CC7-47F7D6FC957F}">
+      <mc:AlternateContent xmlns:x12ac="http://schemas.microsoft.com/office/spreadsheetml/2011/1/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+        <mc:Choice Requires="x12ac">
+          <x12ac:list>Nei,"Ja, med strømpe"," Ja, med betong"</x12ac:list>
+        </mc:Choice>
+        <mc:Fallback>
+          <formula1>"Nei,Ja, med strømpe, Ja, med betong"</formula1>
+        </mc:Fallback>
+      </mc:AlternateContent>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="41" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x010100809F86432DEF9F4BA8320F1ED9FA9691" ma:contentTypeVersion="17" ma:contentTypeDescription="Opprett et nytt dokument." ma:contentTypeScope="" ma:versionID="b984bddf167520f553c151b0c88894a1">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="259b2a0d-7b94-415d-b7e7-b3e087517f9e" xmlns:ns3="c0578baf-037f-407a-9668-0c92e036b25e" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d74a4f62510067d311ddd69c37590c0e" ns2:_="" ns3:_="">
     <xsd:import namespace="259b2a0d-7b94-415d-b7e7-b3e087517f9e"/>
     <xsd:import namespace="c0578baf-037f-407a-9668-0c92e036b25e"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
@@ -3653,101 +3694,104 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="c0578baf-037f-407a-9668-0c92e036b25e" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="259b2a0d-7b94-415d-b7e7-b3e087517f9e">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{370F1724-D124-4AAA-9795-1F1A788E00E6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="259b2a0d-7b94-415d-b7e7-b3e087517f9e"/>
     <ds:schemaRef ds:uri="c0578baf-037f-407a-9668-0c92e036b25e"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F869755B-9614-4597-A3DF-914B63DC60C6}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="c0578baf-037f-407a-9668-0c92e036b25e"/>
     <ds:schemaRef ds:uri="259b2a0d-7b94-415d-b7e7-b3e087517f9e"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-[...7 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{157046E3-FBD7-49B2-B67F-462FB0B5CE0A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Regneark</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Ark1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
@@ -3762,48 +3806,27 @@
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Carl Martin Kvisle Kirkeby</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100809F86432DEF9F4BA8320F1ED9FA9691</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_7a2396b7-5846-48ff-8468-5f49f8ad722a_Enabled">
-[...19 lines deleted...]
-  </property>
 </Properties>
 </file>