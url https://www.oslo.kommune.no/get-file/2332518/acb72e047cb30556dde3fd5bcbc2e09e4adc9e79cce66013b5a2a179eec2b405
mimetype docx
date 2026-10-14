--- v0 (2026-08-30)
+++ v1 (2026-10-14)
@@ -174,53 +174,53 @@
             <w:tcW w:w="3826" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2CEED" w:themeFill="accent5" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="3BD06D8C" w14:textId="24B171EF" w:rsidR="449F2235" w:rsidRDefault="008421DB" w:rsidP="609B2054">
             <w:r>
               <w:t>Instrument</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2734" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2CEED" w:themeFill="accent5" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="229653E1" w14:textId="3DCBBFF9" w:rsidR="2B90D057" w:rsidRDefault="2B90D057" w:rsidP="609B2054">
             <w:r>
               <w:t>Lærer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5516" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2CEED" w:themeFill="accent5" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="4B618C41" w14:textId="04AFAA5E" w:rsidR="2B90D057" w:rsidRDefault="008421DB" w:rsidP="609B2054">
-[...1 lines deleted...]
-              <w:t>Introduksjon til markedsføring</w:t>
+          <w:p w14:paraId="4B618C41" w14:textId="0704BF5E" w:rsidR="2B90D057" w:rsidRDefault="00325D4A" w:rsidP="609B2054">
+            <w:r>
+              <w:t>Ekstra informasjon eller en hilsen fra læreren!</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="609B2054" w14:paraId="58AE2161" w14:textId="77777777" w:rsidTr="000753DF">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="384C0F65" w14:textId="09A665CC" w:rsidR="17ED4989" w:rsidRDefault="17ED4989" w:rsidP="609B2054"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="59E5ACB0" w14:textId="56CFDF20" w:rsidR="17ED4989" w:rsidRDefault="17ED4989" w:rsidP="609B2054"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3826" w:type="dxa"/>
@@ -374,53 +374,53 @@
             <w:tcW w:w="3826" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9F2D0" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="4894302F" w14:textId="336A6879" w:rsidR="001A4975" w:rsidRDefault="001A4975" w:rsidP="001A4975">
             <w:r>
               <w:t>PIANO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2734" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9F2D0" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="5247BA64" w14:textId="0E080144" w:rsidR="001A4975" w:rsidRDefault="001A4975" w:rsidP="001A4975">
             <w:r>
               <w:t>Bjørn Tromsdal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5516" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9F2D0" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="36134A79" w14:textId="45569717" w:rsidR="001A4975" w:rsidRDefault="001A4975" w:rsidP="001A4975">
-[...1 lines deleted...]
-              <w:t>Bjørn kan spille alt på piano. Og kanskje har han laget en sang nettopp til dette verkstedet, som dere skal få lære å spille selv!</w:t>
+          <w:p w14:paraId="36134A79" w14:textId="0C2B3E6D" w:rsidR="001A4975" w:rsidRDefault="001A4975" w:rsidP="001A4975">
+            <w:r>
+              <w:t>Bjørn kan spille alt på piano. Og kanskje har han laget en sang nettopp til dette verkstedet, som dere skal få lære dere å spille selv!</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001A4975" w14:paraId="69EE8920" w14:textId="77777777" w:rsidTr="000753DF">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="3DA2F95A" w14:textId="5831248E" w:rsidR="001A4975" w:rsidRDefault="001A4975" w:rsidP="001A4975">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000753DF">
               <w:rPr>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t>39/40</w:t>
             </w:r>
@@ -482,84 +482,75 @@
             <w:tcW w:w="1020" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9F2D0" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="7C352819" w14:textId="74715867" w:rsidR="001A4975" w:rsidRDefault="001A4975" w:rsidP="001A4975">
             <w:r>
               <w:t>41</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9F2D0" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="2CFEA06D" w14:textId="61695050" w:rsidR="001A4975" w:rsidRDefault="001A4975" w:rsidP="001A4975">
             <w:r>
               <w:t>10.10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3826" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9F2D0" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="3D3EBC87" w14:textId="48668C85" w:rsidR="001A4975" w:rsidRDefault="00A47FC2" w:rsidP="001A4975">
-[...1 lines deleted...]
-              <w:t>HARPE</w:t>
+          <w:p w14:paraId="3D3EBC87" w14:textId="7B1A4DED" w:rsidR="001A4975" w:rsidRDefault="00434270" w:rsidP="001A4975">
+            <w:r>
+              <w:t>LAGE LYDEVENTYR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2734" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9F2D0" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="1838FC14" w14:textId="296A239E" w:rsidR="001A4975" w:rsidRDefault="00A47FC2" w:rsidP="001A4975">
-[...1 lines deleted...]
-              <w:t>Lara Macri</w:t>
+          <w:p w14:paraId="1838FC14" w14:textId="6A634020" w:rsidR="001A4975" w:rsidRDefault="00434270" w:rsidP="001A4975">
+            <w:r>
+              <w:t>Ida Ziener</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5516" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9F2D0" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="7E17DECB" w14:textId="35737206" w:rsidR="001A4975" w:rsidRDefault="002512EE" w:rsidP="001A4975">
-[...10 lines deleted...]
-              <w:t xml:space="preserve"> over 100 strenger! </w:t>
+          <w:p w14:paraId="7E17DECB" w14:textId="0F3691D7" w:rsidR="001A4975" w:rsidRDefault="00434270" w:rsidP="001A4975">
+            <w:r>
+              <w:t>Bli med og lag historier med hjelp av stemme og klang -og perkusjonsinstrumenter.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CA2030" w14:paraId="66DF4001" w14:textId="77777777" w:rsidTr="000753DF">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9F2D0" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="0E5BCCB2" w14:textId="58AFAD6C" w:rsidR="00CA2030" w:rsidRDefault="00CA2030" w:rsidP="00CA2030">
             <w:r>
               <w:t>42</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9F2D0" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="3024F82A" w14:textId="123F94FC" w:rsidR="00CA2030" w:rsidRDefault="00CA2030" w:rsidP="00CA2030">
@@ -573,62 +564,65 @@
             <w:tcW w:w="3826" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9F2D0" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="57E8A400" w14:textId="3308E062" w:rsidR="00CA2030" w:rsidRDefault="00CA2030" w:rsidP="00CA2030">
             <w:r>
               <w:t>PIANO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2734" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9F2D0" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="78A2CC3E" w14:textId="7694CEFD" w:rsidR="00CA2030" w:rsidRDefault="00CA2030" w:rsidP="00CA2030">
             <w:r>
               <w:t>Ida Barsnes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5516" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9F2D0" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="4CB2AEC9" w14:textId="28BE0597" w:rsidR="00CA2030" w:rsidRDefault="00CA2030" w:rsidP="00CA2030">
-[...10 lines deleted...]
-              <w:t>res piano.</w:t>
+          <w:p w14:paraId="4CB2AEC9" w14:textId="3F514BD2" w:rsidR="00CA2030" w:rsidRDefault="00CA2030" w:rsidP="00CA2030">
+            <w:r>
+              <w:t xml:space="preserve">Ida gleder seg til å møte dere og introdusere dere for pianoet. Dere skal få lære hva notene heter og hvordan de klinger, </w:t>
+            </w:r>
+            <w:r w:rsidR="00345680">
+              <w:t xml:space="preserve">og </w:t>
+            </w:r>
+            <w:r>
+              <w:t>spiller</w:t>
+            </w:r>
+            <w:r w:rsidR="00345680">
+              <w:t xml:space="preserve"> sanger </w:t>
+            </w:r>
+            <w:r>
+              <w:t>sammen.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CA2030" w14:paraId="2121D4A3" w14:textId="77777777" w:rsidTr="000753DF">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9F2D0" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="63BDB20B" w14:textId="1113ECF5" w:rsidR="00CA2030" w:rsidRDefault="00CA2030" w:rsidP="00CA2030">
             <w:r>
               <w:t>43</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9F2D0" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="7BD208A9" w14:textId="17B00E66" w:rsidR="00CA2030" w:rsidRDefault="00CA2030" w:rsidP="00CA2030">
@@ -642,53 +636,53 @@
             <w:tcW w:w="3826" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9F2D0" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="5BFFFCB1" w14:textId="3AD8CAAD" w:rsidR="00CA2030" w:rsidRDefault="00CA2030" w:rsidP="00CA2030">
             <w:r>
               <w:t>PIANO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2734" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9F2D0" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="4AFB54D6" w14:textId="7576C5D2" w:rsidR="00CA2030" w:rsidRDefault="00CA2030" w:rsidP="00CA2030">
             <w:r>
               <w:t>Bjørn Tromsdal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5516" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9F2D0" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="5FB074AB" w14:textId="74518207" w:rsidR="00CA2030" w:rsidRDefault="00CA2030" w:rsidP="00CA2030">
-[...1 lines deleted...]
-              <w:t>I Bjørn kan spille alt på piano. Og kanskje har han laget en sang nettopp til dette verkstedet, som dere skal få lære å spille selv!</w:t>
+          <w:p w14:paraId="5FB074AB" w14:textId="7DD8119B" w:rsidR="00CA2030" w:rsidRDefault="00CA2030" w:rsidP="00CA2030">
+            <w:r>
+              <w:t>I Bjørn kan spille alt på piano. Og kanskje har han laget en sang nettopp til dette verkstedet, som dere skal få lære dere å spille selv!</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CA2030" w14:paraId="21B5D2CD" w14:textId="77777777" w:rsidTr="000753DF">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9F2D0" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="386073FB" w14:textId="65D98421" w:rsidR="00CA2030" w:rsidRDefault="00CA2030" w:rsidP="00CA2030">
             <w:r>
               <w:t>44</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9F2D0" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="0B32FE35" w14:textId="7592780F" w:rsidR="00CA2030" w:rsidRDefault="00557844" w:rsidP="00CA2030">
@@ -765,140 +759,113 @@
           <w:p w14:paraId="1831482F" w14:textId="130A8374" w:rsidR="00CA2030" w:rsidRDefault="00557844" w:rsidP="00CA2030">
             <w:r>
               <w:t>UKULELE</w:t>
             </w:r>
             <w:r w:rsidR="00CA2030">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2734" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9F2D0" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="17DC76C2" w14:textId="14252076" w:rsidR="00CA2030" w:rsidRDefault="002512EE" w:rsidP="00CA2030">
             <w:r>
               <w:t>Daniel David Arthur</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5516" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9F2D0" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="4575F463" w14:textId="064EE74F" w:rsidR="00CA2030" w:rsidRDefault="002512EE" w:rsidP="00CA2030">
-[...28 lines deleted...]
-              <w:t xml:space="preserve"> fra Hawaii.</w:t>
+          <w:p w14:paraId="4575F463" w14:textId="290EFA28" w:rsidR="00CA2030" w:rsidRDefault="002512EE" w:rsidP="00CA2030">
+            <w:r>
+              <w:t>Kom og lær morsomme sanger på den lille kule varianten av en gitar, som har sin opprinnelse fra Hawaii.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CA2030" w14:paraId="2E556183" w14:textId="77777777" w:rsidTr="000753DF">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9F2D0" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="30850766" w14:textId="155A09B2" w:rsidR="00CA2030" w:rsidRDefault="00CA2030" w:rsidP="00CA2030">
             <w:r>
               <w:t>46</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9F2D0" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="7977605F" w14:textId="4D1C7083" w:rsidR="00CA2030" w:rsidRDefault="00CA2030" w:rsidP="00CA2030">
             <w:r>
               <w:t>14.11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3826" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9F2D0" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="042DD1F2" w14:textId="191C3C8B" w:rsidR="00CA2030" w:rsidRDefault="00CA2030" w:rsidP="00CA2030">
-[...1 lines deleted...]
-              <w:t>LAGE LYDEVENTYR!</w:t>
+          <w:p w14:paraId="042DD1F2" w14:textId="1BFEC16A" w:rsidR="00CA2030" w:rsidRDefault="00434270" w:rsidP="00CA2030">
+            <w:r>
+              <w:t>HARPE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2734" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9F2D0" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="1F9846A6" w14:textId="55AF709D" w:rsidR="00CA2030" w:rsidRDefault="00CA2030" w:rsidP="00CA2030">
-[...1 lines deleted...]
-              <w:t>Ida Ziener</w:t>
+          <w:p w14:paraId="1F9846A6" w14:textId="07F11370" w:rsidR="00CA2030" w:rsidRDefault="00434270" w:rsidP="00CA2030">
+            <w:r>
+              <w:t>Lara Macri</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5516" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9F2D0" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="0D333A69" w14:textId="3D10FF4A" w:rsidR="00CA2030" w:rsidRDefault="00CA2030" w:rsidP="00CA2030">
-[...1 lines deleted...]
-              <w:t>Bli med og lag historier med hjelp av stemme og klang -og perkusjonsinstrumenter.</w:t>
+          <w:p w14:paraId="0D333A69" w14:textId="12598456" w:rsidR="00CA2030" w:rsidRDefault="00434270" w:rsidP="00CA2030">
+            <w:r>
+              <w:t xml:space="preserve">Nå har du sjansen til å prøve dette magiske instrumentet, med over 100 strenger! </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CA2030" w14:paraId="2C3CE2FC" w14:textId="77777777" w:rsidTr="000753DF">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9F2D0" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="4DD82D4F" w14:textId="7495E833" w:rsidR="00CA2030" w:rsidRDefault="00CA2030" w:rsidP="00CA2030">
             <w:r>
               <w:t>47</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9F2D0" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="3C38E572" w14:textId="6147171B" w:rsidR="00CA2030" w:rsidRDefault="00CA2030" w:rsidP="00CA2030">
@@ -930,132 +897,123 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5516" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9F2D0" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="209CD6A7" w14:textId="3E0BA39E" w:rsidR="00CA2030" w:rsidRDefault="00CA2030" w:rsidP="00CA2030">
             <w:r>
               <w:t xml:space="preserve">Lær hvordan å spille gitar, litt teknikk, og selvfølgelig fine og kule låter! </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CA2030" w14:paraId="430504EC" w14:textId="77777777" w:rsidTr="000753DF">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9F2D0" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="04292C85" w14:textId="757A5236" w:rsidR="00CA2030" w:rsidRDefault="00CA2030" w:rsidP="00CA2030">
             <w:r>
+              <w:lastRenderedPageBreak/>
               <w:t>48</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9F2D0" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="0B1955B3" w14:textId="7C09A452" w:rsidR="00CA2030" w:rsidRDefault="00CA2030" w:rsidP="00CA2030">
             <w:r>
               <w:t>28.11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3826" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9F2D0" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="38BD15FC" w14:textId="7862B7E8" w:rsidR="00CA2030" w:rsidRDefault="00CA2030" w:rsidP="00CA2030">
             <w:r>
               <w:t>PIANO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2734" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9F2D0" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="58485FC9" w14:textId="7E362E65" w:rsidR="00CA2030" w:rsidRDefault="00CA2030" w:rsidP="00CA2030">
             <w:r>
               <w:t>Ida Barsnes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5516" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9F2D0" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="19531A62" w14:textId="558E4F57" w:rsidR="00CA2030" w:rsidRDefault="00CA2030" w:rsidP="00CA2030">
-[...1 lines deleted...]
-              <w:t xml:space="preserve">Ida gleder seg til å møte dere og introdusere dere for pianoet. Dere skal få lære hva notene heter </w:t>
+          <w:p w14:paraId="19531A62" w14:textId="59D6B3A8" w:rsidR="00CA2030" w:rsidRDefault="00CA2030" w:rsidP="00CA2030">
+            <w:r>
+              <w:t xml:space="preserve">Ida gleder seg til å møte dere og introdusere dere for pianoet. Dere skal få lære hva notene heter og hvordan de klinger, </w:t>
             </w:r>
             <w:r w:rsidR="00345680">
               <w:t>og</w:t>
             </w:r>
-            <w:r w:rsidR="006A069A">
-[...15 lines deleted...]
-              <w:t>.</w:t>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00345680">
+              <w:t xml:space="preserve">spille sanger </w:t>
+            </w:r>
+            <w:r>
+              <w:t>sammen.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CA2030" w14:paraId="12D2E66B" w14:textId="77777777" w:rsidTr="000753DF">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9F2D0" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="4D8CF721" w14:textId="3085BDC1" w:rsidR="00CA2030" w:rsidRDefault="00CA2030" w:rsidP="00CA2030">
             <w:r>
-              <w:lastRenderedPageBreak/>
               <w:t>49</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9F2D0" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="021B83C6" w14:textId="1245A65E" w:rsidR="00CA2030" w:rsidRDefault="00CA2030" w:rsidP="00CA2030">
             <w:r>
               <w:t>5.12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3826" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9F2D0" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="65D789D1" w14:textId="1CB70D20" w:rsidR="00CA2030" w:rsidRDefault="00CA2030" w:rsidP="00CA2030">
             <w:r>
               <w:t>JUL PÅ VOLDSLØKKA</w:t>
             </w:r>
           </w:p>
@@ -1292,68 +1250,65 @@
             <w:tcW w:w="3826" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9F2D0" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="273A9EE7" w14:textId="087D3FE1" w:rsidR="00CA2030" w:rsidRDefault="00CA2030" w:rsidP="00CA2030">
             <w:r>
               <w:t>PIANO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2734" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9F2D0" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="199C73F2" w14:textId="0833EAFF" w:rsidR="00CA2030" w:rsidRDefault="00CA2030" w:rsidP="00CA2030">
             <w:r>
               <w:t>Ida Barsnes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5516" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9F2D0" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="5DAF136F" w14:textId="7805BEB4" w:rsidR="00CA2030" w:rsidRDefault="00CA2030" w:rsidP="00CA2030">
-[...16 lines deleted...]
-              <w:t>iano.</w:t>
+          <w:p w14:paraId="5DAF136F" w14:textId="02B47979" w:rsidR="00CA2030" w:rsidRDefault="00CA2030" w:rsidP="00CA2030">
+            <w:r>
+              <w:t xml:space="preserve">Ida gleder seg til å møte dere og introdusere dere for pianoet. Dere skal få lære hva notene heter og hvordan de klinger, </w:t>
+            </w:r>
+            <w:r w:rsidR="00345680">
+              <w:t xml:space="preserve">og </w:t>
+            </w:r>
+            <w:r>
+              <w:t>spille</w:t>
+            </w:r>
+            <w:r w:rsidR="00345680">
+              <w:t xml:space="preserve"> sanger</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> sammen.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CA2030" w14:paraId="4CF52352" w14:textId="77777777" w:rsidTr="000753DF">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9F2D0" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="06B4F8AF" w14:textId="06E0765A" w:rsidR="00CA2030" w:rsidRDefault="00CA2030" w:rsidP="00CA2030">
             <w:r>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9F2D0" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="07256906" w14:textId="6BB283F8" w:rsidR="00CA2030" w:rsidRDefault="00CA2030" w:rsidP="00CA2030">
@@ -1487,86 +1442,53 @@
             <w:tcW w:w="3826" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9F2D0" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="1012DB0F" w14:textId="0F89F4BE" w:rsidR="00CA2030" w:rsidRDefault="002C2914" w:rsidP="00CA2030">
             <w:r>
               <w:t>UKULELE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2734" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9F2D0" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="4CBAFF11" w14:textId="15E7A4EE" w:rsidR="00CA2030" w:rsidRDefault="002C2914" w:rsidP="00CA2030">
             <w:r>
               <w:t>Daniel David Arthur</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5516" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9F2D0" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="79C5C958" w14:textId="54E0F71E" w:rsidR="00CA2030" w:rsidRDefault="002512EE" w:rsidP="00CA2030">
-[...34 lines deleted...]
-              <w:t>fra Hawaii.</w:t>
+          <w:p w14:paraId="79C5C958" w14:textId="56B03C2B" w:rsidR="00CA2030" w:rsidRDefault="002512EE" w:rsidP="00CA2030">
+            <w:r>
+              <w:t>Kom og lær morsomme sanger på den lille kule varianten av en gitar, som har sin opprinnelse fra Hawaii.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CA2030" w14:paraId="412A486C" w14:textId="77777777" w:rsidTr="000753DF">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9F2D0" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="01BA2B57" w14:textId="49C400FC" w:rsidR="00CA2030" w:rsidRDefault="00CA2030" w:rsidP="00CA2030">
             <w:r>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9F2D0" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="19F065BF" w14:textId="1AFF9B82" w:rsidR="00CA2030" w:rsidRDefault="00CA2030" w:rsidP="00CA2030">
@@ -1596,130 +1518,127 @@
               <w:t>Ida Ziener</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5516" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9F2D0" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="3550A06D" w14:textId="3E2BBB0C" w:rsidR="00CA2030" w:rsidRDefault="00CA2030" w:rsidP="00CA2030">
             <w:r>
               <w:t xml:space="preserve">Ida gleder seg til å lære dere fine joiker og sanger om is. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CA2030" w14:paraId="5DCC3C93" w14:textId="77777777" w:rsidTr="000753DF">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="504BFBB4" w14:textId="09B9A0DB" w:rsidR="00CA2030" w:rsidRPr="008421DB" w:rsidRDefault="00CA2030" w:rsidP="00CA2030">
-            <w:r w:rsidRPr="008421DB">
+          <w:p w14:paraId="504BFBB4" w14:textId="09B9A0DB" w:rsidR="00CA2030" w:rsidRPr="00325D4A" w:rsidRDefault="00CA2030" w:rsidP="00CA2030">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00325D4A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="0E041A23" w14:textId="33FFE164" w:rsidR="00CA2030" w:rsidRPr="008421DB" w:rsidRDefault="00CA2030" w:rsidP="00CA2030">
-            <w:r w:rsidRPr="008421DB">
+          <w:p w14:paraId="0E041A23" w14:textId="33FFE164" w:rsidR="00CA2030" w:rsidRPr="00325D4A" w:rsidRDefault="00CA2030" w:rsidP="00CA2030">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00325D4A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
               <w:t>13.feb</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3826" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="4E6B59DA" w14:textId="3BD90E98" w:rsidR="00CA2030" w:rsidRPr="008421DB" w:rsidRDefault="00CA2030" w:rsidP="00CA2030">
-            <w:r w:rsidRPr="008421DB">
+          <w:p w14:paraId="4E6B59DA" w14:textId="3BD90E98" w:rsidR="00CA2030" w:rsidRPr="00325D4A" w:rsidRDefault="00CA2030" w:rsidP="00CA2030">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00325D4A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
               <w:t>PIANO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2734" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="0762CF53" w14:textId="231BB40A" w:rsidR="00CA2030" w:rsidRPr="008421DB" w:rsidRDefault="00CA2030" w:rsidP="00CA2030">
             <w:r w:rsidRPr="008421DB">
               <w:t>Ida Barsnes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5516" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="74B84F6F" w14:textId="4D5A24AE" w:rsidR="00CA2030" w:rsidRPr="008421DB" w:rsidRDefault="00CA2030" w:rsidP="00CA2030">
+          <w:p w14:paraId="74B84F6F" w14:textId="36A7E2D1" w:rsidR="00CA2030" w:rsidRPr="008421DB" w:rsidRDefault="00CA2030" w:rsidP="00CA2030">
             <w:r w:rsidRPr="008421DB">
-              <w:t>Ida gleder seg til å møte dere og introdusere dere for pianoet. Dere skal få lære hva notene heter o</w:t>
-[...29 lines deleted...]
-              <w:t>ano</w:t>
+              <w:t>Ida gleder seg til å møte dere og introdusere dere for pianoet. Dere skal få lære hva notene heter og hvordan de klinger,</w:t>
+            </w:r>
+            <w:r w:rsidR="00345680" w:rsidRPr="008421DB">
+              <w:t xml:space="preserve"> og spille sanger</w:t>
             </w:r>
             <w:r w:rsidRPr="008421DB">
-              <w:t>.</w:t>
+              <w:t xml:space="preserve"> sammen.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CA2030" w14:paraId="5A9DDA83" w14:textId="77777777" w:rsidTr="000753DF">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="44D837A9" w14:textId="7F559C47" w:rsidR="00CA2030" w:rsidRDefault="00CA2030" w:rsidP="00CA2030">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="609B2054">
               <w:rPr>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t>7/8</w:t>
             </w:r>
@@ -1865,51 +1784,55 @@
           </w:tcPr>
           <w:p w14:paraId="104E31EB" w14:textId="2A7E126A" w:rsidR="00CA2030" w:rsidRDefault="00CA2030" w:rsidP="00CA2030">
             <w:r>
               <w:t>FLERSTEMT SANG</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2734" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9F2D0" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="26A7E2DE" w14:textId="2C17933D" w:rsidR="00CA2030" w:rsidRDefault="00CA2030" w:rsidP="00CA2030">
             <w:r>
               <w:t>Astrid og Ellen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5516" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9F2D0" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="1E5E6217" w14:textId="383D7440" w:rsidR="00CA2030" w:rsidRDefault="00CA2030" w:rsidP="00CA2030">
             <w:r>
-              <w:t>Astrid og Ellen lager et storkor hvor alle i familien kan være med. Vi bruker hele kroppen når vi synger. Dere lærer god oppvarming, og ulike stemmer, som klinger superfint sammen i mange forskjellige sanger.</w:t>
+              <w:t xml:space="preserve">Astrid og Ellen lager et storkor hvor alle i familien kan være med. Vi bruker hele kroppen når vi synger. </w:t>
+            </w:r>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>Dere lærer god oppvarming, og ulike stemmer, som klinger superfint sammen i mange forskjellige sanger.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CA2030" w14:paraId="1FAD8E36" w14:textId="77777777" w:rsidTr="000753DF">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9F2D0" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="2C6A8924" w14:textId="2B57CC02" w:rsidR="00CA2030" w:rsidRDefault="00CA2030" w:rsidP="00CA2030"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9F2D0" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="1D0AA306" w14:textId="55F3029F" w:rsidR="00CA2030" w:rsidRDefault="00CA2030" w:rsidP="00CA2030"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3826" w:type="dxa"/>
@@ -1929,51 +1852,50 @@
             <w:tcW w:w="5516" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9F2D0" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="7E75B159" w14:textId="28A191DE" w:rsidR="00CA2030" w:rsidRDefault="00CA2030" w:rsidP="00CA2030"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CA2030" w14:paraId="6E351AAB" w14:textId="77777777" w:rsidTr="000753DF">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="1C4B32BF" w14:textId="45606646" w:rsidR="00CA2030" w:rsidRDefault="00CA2030" w:rsidP="00CA2030">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="609B2054">
               <w:rPr>
                 <w:color w:val="FF0000"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="609B2054">
               <w:rPr>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t>/1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
@@ -2082,95 +2004,53 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>UKULELE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2734" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9F2D0" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="03513EE0" w14:textId="5C552A48" w:rsidR="00CA2030" w:rsidRDefault="002C2914" w:rsidP="00CA2030">
             <w:r>
               <w:t>Daniel David Arthur</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5516" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9F2D0" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="078C5600" w14:textId="556A90A5" w:rsidR="00CA2030" w:rsidRDefault="002512EE" w:rsidP="00CA2030">
-[...43 lines deleted...]
-              <w:t xml:space="preserve"> fra Hawaii.</w:t>
+          <w:p w14:paraId="078C5600" w14:textId="42011570" w:rsidR="00CA2030" w:rsidRDefault="002512EE" w:rsidP="00CA2030">
+            <w:r>
+              <w:t>Kom og lær morsomme sanger på den lille kule varianten av en gitar, som har sin opprinnelse fra Hawaii.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CA2030" w14:paraId="37FA6BA9" w14:textId="77777777" w:rsidTr="000753DF">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9F2D0" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="640AD6E4" w14:textId="2E395306" w:rsidR="00CA2030" w:rsidRPr="609B2054" w:rsidRDefault="00CA2030" w:rsidP="00CA2030">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="609B2054">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
@@ -2324,149 +2204,65 @@
             <w:tcW w:w="1020" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9F2D0" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="0CFD0EF9" w14:textId="6C6BB641" w:rsidR="00CA2030" w:rsidRDefault="00CA2030" w:rsidP="00CA2030">
             <w:r>
               <w:t>16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9F2D0" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="009D1E4F" w14:textId="739D53A7" w:rsidR="00CA2030" w:rsidRDefault="00CA2030" w:rsidP="00CA2030">
             <w:r>
               <w:t>24.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3826" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9F2D0" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="559CE0EE" w14:textId="7BCD2EB9" w:rsidR="00CA2030" w:rsidRDefault="00EE7F6B" w:rsidP="00CA2030">
-[...3 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="559CE0EE" w14:textId="7C4F7399" w:rsidR="00CA2030" w:rsidRDefault="00CA2030" w:rsidP="00CA2030"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2734" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9F2D0" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="2729EC1D" w14:textId="05C3D9B4" w:rsidR="00CA2030" w:rsidRDefault="009E5C22" w:rsidP="00CA2030">
-[...12 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="2729EC1D" w14:textId="031C35F2" w:rsidR="00CA2030" w:rsidRDefault="00CA2030" w:rsidP="00CA2030"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5516" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9F2D0" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="2F7D71D1" w14:textId="02459DB2" w:rsidR="00CA2030" w:rsidRDefault="00DF4AB3" w:rsidP="00CA2030">
-[...66 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="2F7D71D1" w14:textId="73228E69" w:rsidR="00CA2030" w:rsidRDefault="00CA2030" w:rsidP="00CA2030"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CA2030" w14:paraId="2349FE55" w14:textId="77777777" w:rsidTr="000753DF">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="7F656507" w14:textId="0A4A568A" w:rsidR="00CA2030" w:rsidRDefault="00CA2030" w:rsidP="00CA2030">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="609B2054">
               <w:rPr>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -2530,125 +2326,65 @@
             <w:tcW w:w="1020" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9F2D0" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="416434B6" w14:textId="0877ED04" w:rsidR="00CA2030" w:rsidRDefault="00CA2030" w:rsidP="00CA2030">
             <w:r>
               <w:t>18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9F2D0" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="24D5C7DB" w14:textId="2D310972" w:rsidR="00CA2030" w:rsidRDefault="00CA2030" w:rsidP="00CA2030">
             <w:r>
               <w:t>8.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3826" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9F2D0" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="61518856" w14:textId="38D79609" w:rsidR="00CA2030" w:rsidRDefault="004C0D4E" w:rsidP="00CA2030">
-[...3 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="61518856" w14:textId="4E54CD0E" w:rsidR="00CA2030" w:rsidRDefault="00CA2030" w:rsidP="00CA2030"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2734" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9F2D0" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="3C21FB98" w14:textId="520CE8B2" w:rsidR="00CA2030" w:rsidRDefault="000734E5" w:rsidP="00CA2030">
-[...12 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="3C21FB98" w14:textId="380311D9" w:rsidR="00CA2030" w:rsidRDefault="00CA2030" w:rsidP="00CA2030"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5516" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9F2D0" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="181DA126" w14:textId="6EB336B5" w:rsidR="00CA2030" w:rsidRDefault="009E6A7C" w:rsidP="00CA2030">
-[...42 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="181DA126" w14:textId="2B93CF77" w:rsidR="00CA2030" w:rsidRDefault="00CA2030" w:rsidP="00CA2030"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CA2030" w14:paraId="0EEC2CCA" w14:textId="77777777" w:rsidTr="000753DF">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1020" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="44E45BCB" w14:textId="25A1FB14" w:rsidR="00CA2030" w:rsidRDefault="00F356BF" w:rsidP="00CA2030">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t>19</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -3032,122 +2768,122 @@
           <w:tcPr>
             <w:tcW w:w="5516" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2A5F5BF6" w14:textId="330A086C" w:rsidR="00CA2030" w:rsidRDefault="00CA2030" w:rsidP="00CA2030"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1A94BB19" w14:textId="22D8B0CA" w:rsidR="36414585" w:rsidRDefault="36414585" w:rsidP="00A00ECF"/>
     <w:p w14:paraId="2D8E06F6" w14:textId="7C6233D3" w:rsidR="609B2054" w:rsidRDefault="609B2054"/>
     <w:p w14:paraId="22BE4B12" w14:textId="5047452B" w:rsidR="715FDB16" w:rsidRDefault="715FDB16"/>
     <w:sectPr w:rsidR="715FDB16">
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1997251B" w14:textId="77777777" w:rsidR="007B048E" w:rsidRDefault="007B048E">
+    <w:p w14:paraId="703E3B7F" w14:textId="77777777" w:rsidR="00F26849" w:rsidRDefault="00F26849">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3A0D7DF2" w14:textId="77777777" w:rsidR="007B048E" w:rsidRDefault="007B048E">
+    <w:p w14:paraId="4EE7CFE3" w14:textId="77777777" w:rsidR="00F26849" w:rsidRDefault="00F26849">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Aptos">
     <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
-    <w:charset w:val="02"/>
+    <w:charset w:val="4D"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Black">
     <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Emoji">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="02000000" w:usb2="08000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="02000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4650"/>
       <w:gridCol w:w="4650"/>
       <w:gridCol w:w="4650"/>
     </w:tblGrid>
     <w:tr w:rsidR="609B2054" w14:paraId="51F67CAA" w14:textId="77777777" w:rsidTr="609B2054">
@@ -3179,61 +2915,61 @@
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4650" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="25320C54" w14:textId="05CEAE87" w:rsidR="609B2054" w:rsidRDefault="609B2054" w:rsidP="609B2054">
           <w:pPr>
             <w:pStyle w:val="Topptekst"/>
             <w:ind w:right="-115"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="7694399A" w14:textId="58C8F020" w:rsidR="609B2054" w:rsidRDefault="609B2054" w:rsidP="609B2054">
     <w:pPr>
       <w:pStyle w:val="Bunntekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6980F19D" w14:textId="77777777" w:rsidR="007B048E" w:rsidRDefault="007B048E">
+    <w:p w14:paraId="1090B459" w14:textId="77777777" w:rsidR="00F26849" w:rsidRDefault="00F26849">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="38955098" w14:textId="77777777" w:rsidR="007B048E" w:rsidRDefault="007B048E">
+    <w:p w14:paraId="7483C3D7" w14:textId="77777777" w:rsidR="00F26849" w:rsidRDefault="00F26849">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4650"/>
       <w:gridCol w:w="4650"/>
       <w:gridCol w:w="4650"/>
     </w:tblGrid>
     <w:tr w:rsidR="609B2054" w14:paraId="7B4367F7" w14:textId="77777777" w:rsidTr="609B2054">
@@ -3849,378 +3585,214 @@
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="979843637">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="2094545857">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1224682001">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="521016970">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="102773984">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="140"/>
+  <w:zoom w:percent="143"/>
+  <w:hideSpellingErrors/>
+  <w:hideGrammaticalErrors/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="6A8D0DE9"/>
     <w:rsid w:val="00000489"/>
-    <w:rsid w:val="0000545A"/>
     <w:rsid w:val="00010A79"/>
-    <w:rsid w:val="0001144C"/>
     <w:rsid w:val="00015C1E"/>
-    <w:rsid w:val="00026B44"/>
     <w:rsid w:val="000544CF"/>
-    <w:rsid w:val="00056A57"/>
-    <w:rsid w:val="000734E5"/>
+    <w:rsid w:val="00063DA0"/>
     <w:rsid w:val="000753DF"/>
-    <w:rsid w:val="00096119"/>
-    <w:rsid w:val="000A000E"/>
     <w:rsid w:val="000A2D04"/>
-    <w:rsid w:val="000A5561"/>
-[...2 lines deleted...]
-    <w:rsid w:val="000B3ED0"/>
     <w:rsid w:val="000C0540"/>
     <w:rsid w:val="000C1C7C"/>
-    <w:rsid w:val="000C1F2E"/>
-[...1 lines deleted...]
-    <w:rsid w:val="000C5AE3"/>
     <w:rsid w:val="000C6A74"/>
-    <w:rsid w:val="000D2B6D"/>
-[...1 lines deleted...]
-    <w:rsid w:val="000F354B"/>
     <w:rsid w:val="000F741A"/>
-    <w:rsid w:val="001351EE"/>
     <w:rsid w:val="00136797"/>
-    <w:rsid w:val="00150C2E"/>
     <w:rsid w:val="001665E3"/>
     <w:rsid w:val="00171124"/>
     <w:rsid w:val="00181F53"/>
     <w:rsid w:val="001A4975"/>
-    <w:rsid w:val="001D12F2"/>
-[...1 lines deleted...]
-    <w:rsid w:val="001E3B92"/>
     <w:rsid w:val="00233888"/>
-    <w:rsid w:val="00250156"/>
     <w:rsid w:val="002512EE"/>
     <w:rsid w:val="00263AF3"/>
-    <w:rsid w:val="00266184"/>
-    <w:rsid w:val="00270ADD"/>
     <w:rsid w:val="00285575"/>
-    <w:rsid w:val="00290246"/>
-[...1 lines deleted...]
-    <w:rsid w:val="002A653B"/>
     <w:rsid w:val="002A6F36"/>
-    <w:rsid w:val="002B03EE"/>
-    <w:rsid w:val="002C1C9C"/>
+    <w:rsid w:val="002B6861"/>
     <w:rsid w:val="002C2914"/>
-    <w:rsid w:val="002E2065"/>
     <w:rsid w:val="002E4132"/>
-    <w:rsid w:val="002F61F4"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00320E39"/>
+    <w:rsid w:val="00325D4A"/>
     <w:rsid w:val="00345477"/>
     <w:rsid w:val="00345680"/>
-    <w:rsid w:val="003462DE"/>
     <w:rsid w:val="00346529"/>
-    <w:rsid w:val="00354006"/>
     <w:rsid w:val="00357CA3"/>
     <w:rsid w:val="00370DFD"/>
-    <w:rsid w:val="00375289"/>
-[...1 lines deleted...]
-    <w:rsid w:val="003836C3"/>
     <w:rsid w:val="00385BC7"/>
     <w:rsid w:val="00386D99"/>
-    <w:rsid w:val="0039016A"/>
     <w:rsid w:val="003A5738"/>
     <w:rsid w:val="003B070D"/>
     <w:rsid w:val="003C2712"/>
-    <w:rsid w:val="00413E70"/>
     <w:rsid w:val="00423E1D"/>
-    <w:rsid w:val="0042583F"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00444A22"/>
+    <w:rsid w:val="00434270"/>
     <w:rsid w:val="004458D6"/>
-    <w:rsid w:val="004523E3"/>
     <w:rsid w:val="00455F6A"/>
-    <w:rsid w:val="00460B2D"/>
     <w:rsid w:val="00466D8D"/>
-    <w:rsid w:val="00476AEC"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00486D0B"/>
+    <w:rsid w:val="00491444"/>
     <w:rsid w:val="004A447D"/>
-    <w:rsid w:val="004A5761"/>
-    <w:rsid w:val="004A7F3D"/>
     <w:rsid w:val="004B5476"/>
-    <w:rsid w:val="004C0D4E"/>
     <w:rsid w:val="004C5AFF"/>
     <w:rsid w:val="004C5E44"/>
     <w:rsid w:val="004E0931"/>
     <w:rsid w:val="004E592F"/>
     <w:rsid w:val="004F019D"/>
-    <w:rsid w:val="00506137"/>
-    <w:rsid w:val="00531760"/>
     <w:rsid w:val="00537A98"/>
-    <w:rsid w:val="0054583B"/>
     <w:rsid w:val="00557844"/>
-    <w:rsid w:val="00561DD5"/>
     <w:rsid w:val="005664D7"/>
-    <w:rsid w:val="00571460"/>
     <w:rsid w:val="005726F1"/>
-    <w:rsid w:val="005744F6"/>
-    <w:rsid w:val="00580BA0"/>
     <w:rsid w:val="00581BD5"/>
-    <w:rsid w:val="00596B44"/>
-    <w:rsid w:val="005A4BEA"/>
     <w:rsid w:val="005B6E96"/>
-    <w:rsid w:val="005D4857"/>
     <w:rsid w:val="005D5A6F"/>
-    <w:rsid w:val="005E7F88"/>
-    <w:rsid w:val="0062005E"/>
     <w:rsid w:val="00641AB8"/>
-    <w:rsid w:val="00643BE3"/>
     <w:rsid w:val="00661350"/>
-    <w:rsid w:val="00675350"/>
-[...3 lines deleted...]
-    <w:rsid w:val="006B52E8"/>
+    <w:rsid w:val="00680587"/>
     <w:rsid w:val="006C2D8D"/>
-    <w:rsid w:val="006D01D0"/>
     <w:rsid w:val="0070688E"/>
     <w:rsid w:val="00717AB3"/>
     <w:rsid w:val="00741813"/>
-    <w:rsid w:val="007653F1"/>
-[...2 lines deleted...]
-    <w:rsid w:val="0078534C"/>
     <w:rsid w:val="00792175"/>
-    <w:rsid w:val="007A37BF"/>
     <w:rsid w:val="007A75A2"/>
     <w:rsid w:val="007A791F"/>
     <w:rsid w:val="007B048E"/>
-    <w:rsid w:val="007B2F0C"/>
-    <w:rsid w:val="007B3E62"/>
     <w:rsid w:val="007B5890"/>
     <w:rsid w:val="007C3F62"/>
     <w:rsid w:val="007C513A"/>
     <w:rsid w:val="007D3A40"/>
-    <w:rsid w:val="007D6169"/>
     <w:rsid w:val="007E086B"/>
     <w:rsid w:val="00800870"/>
-    <w:rsid w:val="00801B15"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00802E7F"/>
     <w:rsid w:val="008112CE"/>
     <w:rsid w:val="00811B0C"/>
-    <w:rsid w:val="008218DF"/>
-    <w:rsid w:val="00831142"/>
     <w:rsid w:val="00835810"/>
-    <w:rsid w:val="00836362"/>
     <w:rsid w:val="008421DB"/>
-    <w:rsid w:val="00852AB5"/>
     <w:rsid w:val="008540DF"/>
-    <w:rsid w:val="00864719"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00874987"/>
     <w:rsid w:val="00884F00"/>
     <w:rsid w:val="00885D02"/>
     <w:rsid w:val="008945CD"/>
-    <w:rsid w:val="008A328F"/>
     <w:rsid w:val="008A3F62"/>
-    <w:rsid w:val="008A4581"/>
-[...4 lines deleted...]
-    <w:rsid w:val="008E1107"/>
     <w:rsid w:val="008EC484"/>
     <w:rsid w:val="008F1C8C"/>
     <w:rsid w:val="00901A0A"/>
     <w:rsid w:val="00924BC4"/>
-    <w:rsid w:val="00930D31"/>
-[...1 lines deleted...]
-    <w:rsid w:val="009424D3"/>
     <w:rsid w:val="00944B97"/>
     <w:rsid w:val="0098066B"/>
-    <w:rsid w:val="0099058C"/>
     <w:rsid w:val="00995B0B"/>
-    <w:rsid w:val="009A2E19"/>
-    <w:rsid w:val="009A6646"/>
     <w:rsid w:val="009A6B76"/>
-    <w:rsid w:val="009A6D0F"/>
     <w:rsid w:val="009A712C"/>
     <w:rsid w:val="009B16D6"/>
-    <w:rsid w:val="009C5426"/>
-[...2 lines deleted...]
-    <w:rsid w:val="009F2335"/>
     <w:rsid w:val="009F461C"/>
     <w:rsid w:val="00A00ECF"/>
-    <w:rsid w:val="00A11E72"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00A44376"/>
     <w:rsid w:val="00A47241"/>
     <w:rsid w:val="00A47FC2"/>
     <w:rsid w:val="00A50C71"/>
-    <w:rsid w:val="00A558DF"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00A72CC7"/>
     <w:rsid w:val="00A948B6"/>
-    <w:rsid w:val="00AA36F0"/>
-    <w:rsid w:val="00AA7F5A"/>
     <w:rsid w:val="00AB1DA8"/>
-    <w:rsid w:val="00AD677B"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00B2608B"/>
     <w:rsid w:val="00B327BE"/>
-    <w:rsid w:val="00B357CD"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00B51907"/>
     <w:rsid w:val="00B521F9"/>
     <w:rsid w:val="00B55C4D"/>
     <w:rsid w:val="00B71B26"/>
-    <w:rsid w:val="00B748F0"/>
     <w:rsid w:val="00B826AA"/>
-    <w:rsid w:val="00B85CDD"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00B94836"/>
     <w:rsid w:val="00BA50B0"/>
     <w:rsid w:val="00BA6273"/>
-    <w:rsid w:val="00BB7546"/>
-    <w:rsid w:val="00BD69D1"/>
     <w:rsid w:val="00BE62A8"/>
-    <w:rsid w:val="00BE77D7"/>
+    <w:rsid w:val="00C11606"/>
     <w:rsid w:val="00C42FEE"/>
-    <w:rsid w:val="00C60C82"/>
-    <w:rsid w:val="00C61D48"/>
     <w:rsid w:val="00C66B01"/>
-    <w:rsid w:val="00C7124B"/>
     <w:rsid w:val="00C82F27"/>
     <w:rsid w:val="00C873DA"/>
     <w:rsid w:val="00C9681B"/>
     <w:rsid w:val="00CA2030"/>
     <w:rsid w:val="00CA5CB4"/>
-    <w:rsid w:val="00CB4A7E"/>
-[...9 lines deleted...]
-    <w:rsid w:val="00D40D14"/>
     <w:rsid w:val="00D557B2"/>
-    <w:rsid w:val="00D642B3"/>
     <w:rsid w:val="00D67D4B"/>
-    <w:rsid w:val="00D76870"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00D87858"/>
+    <w:rsid w:val="00D830F6"/>
     <w:rsid w:val="00DA313C"/>
-    <w:rsid w:val="00DB0491"/>
     <w:rsid w:val="00DB58F7"/>
     <w:rsid w:val="00DD340C"/>
     <w:rsid w:val="00DE4F7C"/>
-    <w:rsid w:val="00DE5D60"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00E0186A"/>
     <w:rsid w:val="00E17F84"/>
     <w:rsid w:val="00E213AF"/>
     <w:rsid w:val="00E368F8"/>
-    <w:rsid w:val="00E40095"/>
     <w:rsid w:val="00E45CC0"/>
-    <w:rsid w:val="00E52D3A"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00E87B6D"/>
+    <w:rsid w:val="00E866C1"/>
     <w:rsid w:val="00E92920"/>
     <w:rsid w:val="00EA1217"/>
-    <w:rsid w:val="00EB188B"/>
-    <w:rsid w:val="00EC58BA"/>
     <w:rsid w:val="00ED28F9"/>
     <w:rsid w:val="00ED6F76"/>
     <w:rsid w:val="00EE7D38"/>
-    <w:rsid w:val="00EE7F6B"/>
     <w:rsid w:val="00F03E25"/>
-    <w:rsid w:val="00F06ED5"/>
     <w:rsid w:val="00F25252"/>
+    <w:rsid w:val="00F26849"/>
     <w:rsid w:val="00F356BF"/>
-    <w:rsid w:val="00F357F9"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00F43F62"/>
     <w:rsid w:val="00F51F96"/>
-    <w:rsid w:val="00F6332D"/>
     <w:rsid w:val="00F63678"/>
     <w:rsid w:val="00F70C1E"/>
-    <w:rsid w:val="00F96D7A"/>
-    <w:rsid w:val="00FA2394"/>
     <w:rsid w:val="00FB13E8"/>
-    <w:rsid w:val="00FB2D38"/>
     <w:rsid w:val="00FB5C79"/>
-    <w:rsid w:val="00FD2763"/>
-    <w:rsid w:val="00FD5540"/>
     <w:rsid w:val="01212A06"/>
     <w:rsid w:val="01B9D431"/>
     <w:rsid w:val="01FD5784"/>
     <w:rsid w:val="02F01FD0"/>
     <w:rsid w:val="04E8A296"/>
     <w:rsid w:val="04F97D32"/>
     <w:rsid w:val="0545CD4C"/>
     <w:rsid w:val="06FA1874"/>
     <w:rsid w:val="0784DDFE"/>
     <w:rsid w:val="08026026"/>
     <w:rsid w:val="08AE3401"/>
     <w:rsid w:val="0C7C7344"/>
     <w:rsid w:val="0D9EC12B"/>
     <w:rsid w:val="0E6DC36A"/>
     <w:rsid w:val="0E9256D5"/>
     <w:rsid w:val="0EBEACAD"/>
     <w:rsid w:val="0F8A2D87"/>
     <w:rsid w:val="0FAD1208"/>
     <w:rsid w:val="0FEDFE29"/>
     <w:rsid w:val="114ED180"/>
     <w:rsid w:val="1190C77B"/>
     <w:rsid w:val="11A7322A"/>
     <w:rsid w:val="11BDC8F3"/>
     <w:rsid w:val="1243C22D"/>
     <w:rsid w:val="134201CB"/>
@@ -5134,72 +4706,72 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>626</Words>
-  <Characters>3320</Characters>
+  <Words>596</Words>
+  <Characters>3159</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>27</Lines>
+  <Lines>26</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tittel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3939</CharactersWithSpaces>
+  <CharactersWithSpaces>3748</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Patrick Ekberg Sørensen</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>