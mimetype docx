--- v0 (2025-12-13)
+++ v1 (2026-04-04)
@@ -1,1986 +1,721 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:tbl>
-[...50 lines deleted...]
-    <w:p w14:paraId="3AF4277B" w14:textId="77777777" w:rsidR="00950B90" w:rsidRPr="00E61860" w:rsidRDefault="00950B90" w:rsidP="00EB419B">
+    <w:p w14:paraId="1E9299EF" w14:textId="53007649" w:rsidR="00FB5530" w:rsidRDefault="00765864" w:rsidP="00765864">
+      <w:pPr>
+        <w:pStyle w:val="Overskrift1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Bydel Nordre Aker</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AD05995" w14:textId="77777777" w:rsidR="00765864" w:rsidRDefault="00765864" w:rsidP="00765864"/>
+    <w:p w14:paraId="631AF67C" w14:textId="77777777" w:rsidR="00765864" w:rsidRDefault="00765864" w:rsidP="00765864"/>
+    <w:p w14:paraId="62AE2703" w14:textId="0767B22A" w:rsidR="00765864" w:rsidRDefault="00765864" w:rsidP="00765864">
       <w:pPr>
         <w:pStyle w:val="Tittel"/>
-        <w:spacing w:before="120" w:after="120"/>
-[...2 lines deleted...]
-        </w:rPr>
       </w:pPr>
-    </w:p>
-[...60 lines deleted...]
-        <w:t>fritidsaktivitet</w:t>
+      <w:r>
+        <w:t>Rapport på tilskudd til fritidsaktivitet</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44F714AA" w14:textId="095C12E2" w:rsidR="1B6DE152" w:rsidRPr="00E61860" w:rsidRDefault="00A341CF" w:rsidP="7259977B">
-[...12 lines deleted...]
-        <w:t>Skjemaet er ikke elektronisk og skal sendes som e-post</w:t>
+    <w:p w14:paraId="6FDD02DD" w14:textId="77777777" w:rsidR="00765864" w:rsidRDefault="00765864" w:rsidP="00765864"/>
+    <w:p w14:paraId="181A964B" w14:textId="71295D34" w:rsidR="00765864" w:rsidRDefault="00765864" w:rsidP="00765864">
+      <w:r w:rsidRPr="00765864">
+        <w:t>Skjemaet er ikke elektronisk</w:t>
       </w:r>
-      <w:r w:rsidR="003A5A45" w:rsidRPr="57D7A37F">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> innen 15. desember 202</w:t>
+      <w:r>
+        <w:t>, men</w:t>
       </w:r>
-      <w:r w:rsidR="003C6235">
-[...4 lines deleted...]
-        <w:t>5</w:t>
+      <w:r w:rsidRPr="00765864">
+        <w:t xml:space="preserve"> skal sendes som e-post innen 15. desember 202</w:t>
       </w:r>
-      <w:r w:rsidR="003A5A45" w:rsidRPr="57D7A37F">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> til: </w:t>
+      <w:r>
+        <w:t>6</w:t>
       </w:r>
-      <w:hyperlink r:id="rId11">
-[...13 lines deleted...]
-        <w:t xml:space="preserve">. Merk rapporten «Sak </w:t>
+      <w:r w:rsidRPr="00765864">
+        <w:t xml:space="preserve"> til: postmottak@bna.oslo.kommune.no. Merk rapporten «Sak 2</w:t>
       </w:r>
-      <w:r w:rsidR="00E15495" w:rsidRPr="0021799F">
-        <w:t>25/5774</w:t>
+      <w:r>
+        <w:t>6</w:t>
       </w:r>
-      <w:r w:rsidR="00E15495">
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00765864">
+        <w:t>/</w:t>
       </w:r>
-      <w:r w:rsidR="003A5A45" w:rsidRPr="57D7A37F">
-[...4 lines deleted...]
-        <w:t xml:space="preserve">Rapport for tilskudd til fritidsaktivitet i Nordre Aker». </w:t>
+      <w:r>
+        <w:t>11124</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00765864">
+        <w:t xml:space="preserve"> Rapport for tilskudd til fritidsaktivitet i Nordre Aker».</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AB2C7C7" w14:textId="77777777" w:rsidR="00E61860" w:rsidRPr="00E61860" w:rsidRDefault="00E61860" w:rsidP="00EB419B">
+    <w:p w14:paraId="5C84ED98" w14:textId="77777777" w:rsidR="00765864" w:rsidRPr="00765864" w:rsidRDefault="00765864" w:rsidP="00765864">
       <w:pPr>
-        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
-[...4 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="Overskrift2"/>
       </w:pPr>
-    </w:p>
-[...18 lines deleted...]
-        <w:t>Om tilskuddsmottaker</w:t>
+      <w:r w:rsidRPr="00765864">
+        <w:t>Del 1: Om tilskuddsmottaker</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutenett"/>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:tblBorders>
-[...7 lines deleted...]
-        <w:tblLayout w:type="fixed"/>
+        <w:tblInd w:w="38" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3255"/>
-        <w:gridCol w:w="5805"/>
+        <w:gridCol w:w="4641"/>
+        <w:gridCol w:w="4581"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0FF9F7BA" w:rsidRPr="00E61860" w14:paraId="1364122F" w14:textId="77777777" w:rsidTr="003E5639">
-[...31 lines deleted...]
-              </w:rPr>
+      <w:tr w:rsidR="00765864" w14:paraId="5F6A2098" w14:textId="77777777" w:rsidTr="00765864">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4705" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FDF3E1" w:themeFill="accent6" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="2347D0FB" w14:textId="3E2897CB" w:rsidR="00765864" w:rsidRDefault="00765864" w:rsidP="00765864">
+            <w:r w:rsidRPr="00765864">
               <w:t>Organisasjonens navn:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5805" w:type="dxa"/>
-[...20 lines deleted...]
-          </w:p>
+            <w:tcW w:w="4705" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1528F5CB" w14:textId="77777777" w:rsidR="00765864" w:rsidRDefault="00765864" w:rsidP="00765864"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0FF9F7BA" w:rsidRPr="00E61860" w14:paraId="2057EC48" w14:textId="77777777" w:rsidTr="003E5639">
-[...31 lines deleted...]
-              </w:rPr>
+      <w:tr w:rsidR="00765864" w14:paraId="67E4F5BA" w14:textId="77777777" w:rsidTr="00765864">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4705" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FDF3E1" w:themeFill="accent6" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="05715BBC" w14:textId="2BE2A836" w:rsidR="00765864" w:rsidRDefault="00765864" w:rsidP="00765864">
+            <w:r w:rsidRPr="00765864">
               <w:t>Organisasjonsnummer:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5805" w:type="dxa"/>
-[...20 lines deleted...]
-          </w:p>
+            <w:tcW w:w="4705" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="68D90014" w14:textId="77777777" w:rsidR="00765864" w:rsidRDefault="00765864" w:rsidP="00765864"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C84EE2" w:rsidRPr="00E61860" w14:paraId="4E38F8DB" w14:textId="77777777" w:rsidTr="003E5639">
-[...31 lines deleted...]
-              </w:rPr>
+      <w:tr w:rsidR="00765864" w14:paraId="48633E96" w14:textId="77777777" w:rsidTr="00765864">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4705" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FDF3E1" w:themeFill="accent6" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="55B3C114" w14:textId="11EA909F" w:rsidR="00765864" w:rsidRDefault="00765864" w:rsidP="00765864">
+            <w:r w:rsidRPr="00765864">
               <w:t>Adresse og postnummer:</w:t>
             </w:r>
-          </w:p>
-[...24 lines deleted...]
-          </w:p>
+            <w:r>
+              <w:br/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4705" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C02F44E" w14:textId="77777777" w:rsidR="00765864" w:rsidRDefault="00765864" w:rsidP="00765864"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C84EE2" w:rsidRPr="00E61860" w14:paraId="6D6228B3" w14:textId="77777777" w:rsidTr="003E5639">
-[...59 lines deleted...]
-          </w:p>
+      <w:tr w:rsidR="00765864" w14:paraId="161CBAAB" w14:textId="77777777" w:rsidTr="00765864">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4705" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FDF3E1" w:themeFill="accent6" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="2264C9D9" w14:textId="1905E338" w:rsidR="00765864" w:rsidRDefault="00765864" w:rsidP="00765864">
+            <w:r w:rsidRPr="00765864">
+              <w:t>Navn ansvarlig</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00765864">
+              <w:t>søker/kontaktperson:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4705" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FA05D01" w14:textId="77777777" w:rsidR="00765864" w:rsidRDefault="00765864" w:rsidP="00765864"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0FF9F7BA" w:rsidRPr="00E61860" w14:paraId="429E78C7" w14:textId="77777777" w:rsidTr="003E5639">
-[...31 lines deleted...]
-              </w:rPr>
+      <w:tr w:rsidR="00765864" w14:paraId="07F50248" w14:textId="77777777" w:rsidTr="00765864">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4705" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FDF3E1" w:themeFill="accent6" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="6731FAA6" w14:textId="6EBADCDB" w:rsidR="00765864" w:rsidRDefault="00765864" w:rsidP="00765864">
+            <w:r w:rsidRPr="00765864">
               <w:t>Tlf. kontaktperson:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5805" w:type="dxa"/>
-[...20 lines deleted...]
-          </w:p>
+            <w:tcW w:w="4705" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0369ABEB" w14:textId="77777777" w:rsidR="00765864" w:rsidRDefault="00765864" w:rsidP="00765864"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0FF9F7BA" w:rsidRPr="00E61860" w14:paraId="717A8065" w14:textId="77777777" w:rsidTr="003E5639">
-[...31 lines deleted...]
-              </w:rPr>
+      <w:tr w:rsidR="00765864" w14:paraId="6A67505B" w14:textId="77777777" w:rsidTr="00765864">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4705" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FDF3E1" w:themeFill="accent6" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D654890" w14:textId="11B7A723" w:rsidR="00765864" w:rsidRDefault="00765864" w:rsidP="00765864">
+            <w:r w:rsidRPr="00765864">
               <w:t>E-post kontaktperson:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5805" w:type="dxa"/>
-[...20 lines deleted...]
-          </w:p>
+            <w:tcW w:w="4705" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="119DB64D" w14:textId="77777777" w:rsidR="00765864" w:rsidRDefault="00765864" w:rsidP="00765864"/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1CE3087B" w14:textId="009234AD" w:rsidR="1B6DE152" w:rsidRPr="00E61860" w:rsidRDefault="1B6DE152" w:rsidP="00EB419B">
+    <w:p w14:paraId="2B778199" w14:textId="77777777" w:rsidR="00765864" w:rsidRDefault="00765864" w:rsidP="00765864"/>
+    <w:p w14:paraId="5DE6155E" w14:textId="1E498B5C" w:rsidR="00765864" w:rsidRDefault="00765864" w:rsidP="00765864">
       <w:pPr>
-        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Oslo Sans Office" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...3 lines deleted...]
-        <w:spacing w:before="120"/>
+      <w:r w:rsidRPr="00765864">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Oslo Sans Office" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
-      </w:pPr>
-[...4 lines deleted...]
-        <w:t>Del 2: Rapport</w:t>
+        <w:t xml:space="preserve">Del 2: Rapport </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutenett"/>
-        <w:tblW w:w="9260" w:type="dxa"/>
-[...9 lines deleted...]
-        <w:tblLayout w:type="fixed"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="38" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="5240"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="196"/>
+        <w:gridCol w:w="4641"/>
+        <w:gridCol w:w="4581"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00422C86" w:rsidRPr="00E61860" w14:paraId="3C288FB2" w14:textId="77777777" w:rsidTr="7259977B">
-[...21 lines deleted...]
-          <w:p w14:paraId="62326D8B" w14:textId="3CDCDE03" w:rsidR="00422C86" w:rsidRPr="00E61860" w:rsidRDefault="00422C86" w:rsidP="00EB419B">
+      <w:tr w:rsidR="00765864" w14:paraId="60F766C4" w14:textId="77777777" w:rsidTr="0060727E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4705" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FDF3E1" w:themeFill="accent6" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="27E0E8E3" w14:textId="0A79CF67" w:rsidR="00765864" w:rsidRPr="0060727E" w:rsidRDefault="00765864" w:rsidP="00765864">
+            <w:r w:rsidRPr="00765864">
+              <w:t>Antall deltakere som benyttet tilskuddet totalt:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4705" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A53191D" w14:textId="77777777" w:rsidR="00765864" w:rsidRDefault="00765864" w:rsidP="00765864">
             <w:pPr>
-              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Oslo Sans Office" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E61860">
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00765864" w14:paraId="0158B938" w14:textId="77777777" w:rsidTr="0060727E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4705" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FDF3E1" w:themeFill="accent6" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E2E6983" w14:textId="7E16481A" w:rsidR="00765864" w:rsidRPr="0060727E" w:rsidRDefault="00765864" w:rsidP="00765864">
+            <w:r w:rsidRPr="00765864">
+              <w:t>Antall barn i alder 0-5 år:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4705" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2592872E" w14:textId="77777777" w:rsidR="00765864" w:rsidRDefault="00765864" w:rsidP="00765864">
+            <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Oslo Sans Office" w:hAnsi="Arial" w:cs="Arial"/>
-[...27 lines deleted...]
-                <w:sz w:val="22"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00422C86" w:rsidRPr="00E61860" w14:paraId="7F1F211E" w14:textId="77777777" w:rsidTr="7259977B">
-[...21 lines deleted...]
-          <w:p w14:paraId="2621A881" w14:textId="003DFC13" w:rsidR="00422C86" w:rsidRPr="00E61860" w:rsidRDefault="00422C86" w:rsidP="00EB419B">
+      <w:tr w:rsidR="0060727E" w14:paraId="150EFEFB" w14:textId="77777777" w:rsidTr="0060727E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4705" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FDF3E1" w:themeFill="accent6" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="69E42388" w14:textId="5820CD8F" w:rsidR="0060727E" w:rsidRPr="00765864" w:rsidRDefault="0060727E" w:rsidP="00765864">
+            <w:r w:rsidRPr="00765864">
+              <w:t>Antall barn i alder 6-12 år:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4705" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7033FA1C" w14:textId="77777777" w:rsidR="0060727E" w:rsidRDefault="0060727E" w:rsidP="00765864">
             <w:pPr>
-              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Oslo Sans Office" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E61860">
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00765864" w14:paraId="269A129E" w14:textId="77777777" w:rsidTr="0060727E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4705" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FDF3E1" w:themeFill="accent6" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="43C65416" w14:textId="7D7ACDF9" w:rsidR="00765864" w:rsidRPr="0060727E" w:rsidRDefault="00765864" w:rsidP="00765864">
+            <w:r w:rsidRPr="00765864">
+              <w:t>Antall barn i alder 13-19 år:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4705" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A94B96B" w14:textId="77777777" w:rsidR="00765864" w:rsidRDefault="00765864" w:rsidP="00765864">
+            <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Oslo Sans Office" w:hAnsi="Arial" w:cs="Arial"/>
-[...26 lines deleted...]
-                <w:sz w:val="22"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00422C86" w:rsidRPr="00E61860" w14:paraId="5CF5FB3F" w14:textId="77777777" w:rsidTr="7259977B">
-[...21 lines deleted...]
-          <w:p w14:paraId="0AF663B8" w14:textId="070753A5" w:rsidR="00422C86" w:rsidRPr="00E61860" w:rsidRDefault="00422C86" w:rsidP="00EB419B">
+      <w:tr w:rsidR="00765864" w14:paraId="2C729471" w14:textId="77777777" w:rsidTr="0060727E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4705" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FDF3E1" w:themeFill="accent6" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="1716074F" w14:textId="77777777" w:rsidR="00765864" w:rsidRPr="00765864" w:rsidRDefault="00765864" w:rsidP="00765864">
+            <w:r w:rsidRPr="00765864">
+              <w:t>Antall deltakere med frafall før medlemskapsperioden</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00765864">
+              <w:t>var over:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7FC8FB94" w14:textId="77777777" w:rsidR="00765864" w:rsidRDefault="00765864" w:rsidP="00765864">
             <w:pPr>
-              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Oslo Sans Office" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E61860">
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4705" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C686835" w14:textId="77777777" w:rsidR="00765864" w:rsidRDefault="00765864" w:rsidP="00765864">
+            <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Oslo Sans Office" w:hAnsi="Arial" w:cs="Arial"/>
-[...26 lines deleted...]
-                <w:sz w:val="22"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00422C86" w:rsidRPr="00E61860" w14:paraId="0EF43C5B" w14:textId="77777777" w:rsidTr="7259977B">
-[...21 lines deleted...]
-          <w:p w14:paraId="6B965DC5" w14:textId="5EC167FD" w:rsidR="00422C86" w:rsidRPr="00E61860" w:rsidRDefault="00422C86" w:rsidP="00EB419B">
+      <w:tr w:rsidR="00765864" w14:paraId="053D17FD" w14:textId="77777777" w:rsidTr="0060727E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4705" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FDF3E1" w:themeFill="accent6" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E80BE35" w14:textId="77777777" w:rsidR="00765864" w:rsidRDefault="00765864" w:rsidP="00765864">
+            <w:r w:rsidRPr="00765864">
+              <w:t>Årsak til frafall</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3F2A7635" w14:textId="14A9DA63" w:rsidR="0060727E" w:rsidRPr="00765864" w:rsidRDefault="0060727E" w:rsidP="00765864"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4705" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B05B6A7" w14:textId="77777777" w:rsidR="00765864" w:rsidRDefault="00765864" w:rsidP="00765864">
             <w:pPr>
-              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Oslo Sans Office" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E61860">
-[...290 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="704992FD" w14:textId="3F7C4338" w:rsidR="1B6DE152" w:rsidRPr="00E61860" w:rsidRDefault="1B6DE152" w:rsidP="00EB419B">
-[...8 lines deleted...]
-    </w:p>
+    <w:p w14:paraId="35552ED1" w14:textId="77777777" w:rsidR="00765864" w:rsidRDefault="00765864" w:rsidP="00765864"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutenett"/>
-        <w:tblW w:w="9255" w:type="dxa"/>
-[...8 lines deleted...]
-        <w:tblLayout w:type="fixed"/>
+        <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="61"/>
+        <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9255"/>
+        <w:gridCol w:w="9260"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00422C86" w:rsidRPr="00E61860" w14:paraId="7194D097" w14:textId="77777777" w:rsidTr="7259977B">
-[...34 lines deleted...]
-              <w:t>:</w:t>
+      <w:tr w:rsidR="0060727E" w14:paraId="3D560A7F" w14:textId="77777777" w:rsidTr="0060727E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9410" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FDF3E1" w:themeFill="accent6" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="148E977B" w14:textId="77777777" w:rsidR="0060727E" w:rsidRDefault="0060727E" w:rsidP="0060727E">
+            <w:r w:rsidRPr="0060727E">
+              <w:t>Gi en kort beskrivelse av hvilken verdi tilskuddet har hatt for organisasjonen og barn/unge som har deltatt i aktivitet:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00422C86" w:rsidRPr="00E61860" w14:paraId="6181C8F8" w14:textId="77777777" w:rsidTr="7259977B">
-[...55 lines deleted...]
-          </w:p>
+      <w:tr w:rsidR="0060727E" w14:paraId="55CC379A" w14:textId="77777777" w:rsidTr="0060727E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="79D93BD9" w14:textId="77777777" w:rsidR="0060727E" w:rsidRDefault="0060727E" w:rsidP="0060727E"/>
+          <w:p w14:paraId="4DA4ACBE" w14:textId="77777777" w:rsidR="0060727E" w:rsidRDefault="0060727E" w:rsidP="0060727E"/>
+          <w:p w14:paraId="79925B38" w14:textId="77777777" w:rsidR="0060727E" w:rsidRDefault="0060727E" w:rsidP="0060727E"/>
+          <w:p w14:paraId="1377B95C" w14:textId="77777777" w:rsidR="0060727E" w:rsidRDefault="0060727E" w:rsidP="0060727E"/>
+          <w:p w14:paraId="28DD888C" w14:textId="77777777" w:rsidR="0060727E" w:rsidRDefault="0060727E" w:rsidP="0060727E"/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="363B62A9" w14:textId="4B890445" w:rsidR="1B6DE152" w:rsidRPr="00E61860" w:rsidRDefault="1B6DE152" w:rsidP="00EB419B">
-[...8 lines deleted...]
-    </w:p>
+    <w:p w14:paraId="4A68168E" w14:textId="77777777" w:rsidR="00765864" w:rsidRDefault="00765864" w:rsidP="00765864"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabellrutenett"/>
+        <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="70"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9260"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0060727E" w14:paraId="0C54B901" w14:textId="77777777" w:rsidTr="0060727E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9410" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FDF3E1" w:themeFill="accent6" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="30C18D41" w14:textId="77777777" w:rsidR="0060727E" w:rsidRDefault="0060727E" w:rsidP="0060727E">
+            <w:r>
+              <w:t>Andre kommentarer:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0060727E" w14:paraId="18C6642D" w14:textId="77777777" w:rsidTr="0060727E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9410" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="30631392" w14:textId="77777777" w:rsidR="0060727E" w:rsidRDefault="0060727E" w:rsidP="0060727E"/>
+          <w:p w14:paraId="69B29A87" w14:textId="77777777" w:rsidR="0060727E" w:rsidRDefault="0060727E" w:rsidP="0060727E"/>
+          <w:p w14:paraId="294A0C4B" w14:textId="77777777" w:rsidR="0060727E" w:rsidRDefault="0060727E" w:rsidP="0060727E"/>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="4A4D1FD1" w14:textId="75946D75" w:rsidR="0060727E" w:rsidRPr="00765864" w:rsidRDefault="0060727E" w:rsidP="00765864"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutenett"/>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:tblBorders>
-[...6 lines deleted...]
-        </w:tblBorders>
+        <w:tblInd w:w="38" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3394"/>
-        <w:gridCol w:w="5860"/>
+        <w:gridCol w:w="3432"/>
+        <w:gridCol w:w="5790"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A10AF6" w:rsidRPr="00E61860" w14:paraId="324DC3DB" w14:textId="77777777" w:rsidTr="7259977B">
-[...55 lines deleted...]
-          </w:p>
+      <w:tr w:rsidR="0060727E" w14:paraId="6CF7E14D" w14:textId="77777777" w:rsidTr="0060727E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3472" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FDF3E1" w:themeFill="accent6" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F435323" w14:textId="1B31A87B" w:rsidR="0060727E" w:rsidRDefault="0060727E" w:rsidP="0060727E">
+            <w:r>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0060727E">
+              <w:t>ted og dato:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5938" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="14D93CA2" w14:textId="77777777" w:rsidR="0060727E" w:rsidRDefault="0060727E" w:rsidP="00765864"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A10AF6" w:rsidRPr="00E61860" w14:paraId="4989FFB0" w14:textId="77777777" w:rsidTr="7259977B">
-[...26 lines deleted...]
-              </w:rPr>
+      <w:tr w:rsidR="0060727E" w14:paraId="1488440E" w14:textId="77777777" w:rsidTr="0060727E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3472" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FDF3E1" w:themeFill="accent6" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C8B27A0" w14:textId="5B19255D" w:rsidR="0060727E" w:rsidRDefault="0060727E" w:rsidP="00765864">
+            <w:r w:rsidRPr="0060727E">
               <w:t>Navn og funksjon (blokkbokstaver):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5860" w:type="dxa"/>
-[...13 lines deleted...]
-          </w:p>
+            <w:tcW w:w="5938" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="017C319F" w14:textId="77777777" w:rsidR="0060727E" w:rsidRDefault="0060727E" w:rsidP="00765864"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008764B8" w:rsidRPr="00E61860" w14:paraId="6C363367" w14:textId="77777777" w:rsidTr="7259977B">
-[...50 lines deleted...]
-          </w:p>
+      <w:tr w:rsidR="0060727E" w14:paraId="4243192E" w14:textId="77777777" w:rsidTr="0060727E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3472" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FDF3E1" w:themeFill="accent6" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A9251F1" w14:textId="78CC292A" w:rsidR="0060727E" w:rsidRPr="0060727E" w:rsidRDefault="0060727E" w:rsidP="0060727E">
+            <w:r w:rsidRPr="0060727E">
+              <w:t>Navn (signatu</w:t>
+            </w:r>
+            <w:r>
+              <w:t>r):</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4AA795C4" w14:textId="77777777" w:rsidR="0060727E" w:rsidRDefault="0060727E" w:rsidP="00765864"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5938" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A296CE4" w14:textId="77777777" w:rsidR="0060727E" w:rsidRDefault="0060727E" w:rsidP="00765864"/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0379E2F9" w14:textId="0EA92AD0" w:rsidR="1B6DE152" w:rsidRPr="00E61860" w:rsidRDefault="1B6DE152" w:rsidP="00EB419B">
-[...10 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId14"/>
+    <w:p w14:paraId="7AEFC028" w14:textId="36CF506C" w:rsidR="00765864" w:rsidRPr="00765864" w:rsidRDefault="00765864" w:rsidP="00765864"/>
+    <w:sectPr w:rsidR="00765864" w:rsidRPr="00765864" w:rsidSect="00466574">
+      <w:headerReference w:type="first" r:id="rId12"/>
+      <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1219" w:right="1338" w:bottom="2245" w:left="1298" w:header="709" w:footer="442" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5F0D3E56" w14:textId="77777777" w:rsidR="00FD23E3" w:rsidRDefault="00FD23E3" w:rsidP="005D093C">
+    <w:p w14:paraId="54A98F98" w14:textId="77777777" w:rsidR="004261CA" w:rsidRDefault="004261CA" w:rsidP="005D093C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="74211A91" w14:textId="77777777" w:rsidR="00FD23E3" w:rsidRDefault="00FD23E3" w:rsidP="005D093C">
+    <w:p w14:paraId="1A053057" w14:textId="77777777" w:rsidR="004261CA" w:rsidRDefault="004261CA" w:rsidP="005D093C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Symbol">
-[...12 lines deleted...]
-  </w:font>
   <w:font w:name="Oslo Sans Office">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000007" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
-[...1 lines deleted...]
-    <w:embedBold r:id="rId2" w:fontKey="{C159DF2A-BEC8-4B24-89D7-9C13F51AD14E}"/>
+    <w:sig w:usb0="A000006F" w:usb1="0000307B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{73875071-3335-47FA-9285-60BB9B4E9F1A}"/>
+    <w:embedBold r:id="rId2" w:fontKey="{67B27FD0-46B9-4DE0-A416-53DB10DF4B26}"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId3" w:fontKey="{2699F8E4-BAF0-4F69-8384-4FB5634FD75A}"/>
-[...8 lines deleted...]
-    <w:embedRegular r:id="rId4" w:fontKey="{4190A625-7FF8-46A7-90B2-F4AE4AA4A5F2}"/>
+    <w:embedRegular r:id="rId3" w:fontKey="{391EB7B2-7056-4C83-A4DB-65694C44D3D0}"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:sdt>
-[...133 lines deleted...]
-  <w:p w14:paraId="5196ADCB" w14:textId="77777777" w:rsidR="001A1F73" w:rsidRDefault="001A1F73">
+  <w:p w14:paraId="6027E345" w14:textId="77777777" w:rsidR="00D44A50" w:rsidRDefault="00D44A50" w:rsidP="00C3116A">
+    <w:pPr>
+      <w:pStyle w:val="Bunntekst"/>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="7546A8F4" w14:textId="77777777" w:rsidR="002E3185" w:rsidRPr="00C3116A" w:rsidRDefault="002E3185" w:rsidP="00C3116A">
     <w:pPr>
       <w:pStyle w:val="Bunntekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-[...121 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="37923E68" w14:textId="77777777" w:rsidR="00FD23E3" w:rsidRDefault="00FD23E3" w:rsidP="005D093C">
+    <w:p w14:paraId="3CF95109" w14:textId="77777777" w:rsidR="004261CA" w:rsidRDefault="004261CA" w:rsidP="005D093C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="05B74707" w14:textId="77777777" w:rsidR="00FD23E3" w:rsidRDefault="00FD23E3" w:rsidP="005D093C">
+    <w:p w14:paraId="6A8A01A5" w14:textId="77777777" w:rsidR="004261CA" w:rsidRDefault="004261CA" w:rsidP="005D093C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:type="continuationNotice" w:id="1">
-[...5 lines deleted...]
-  </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="78B5D8A3" w14:textId="77777777" w:rsidR="00D44A50" w:rsidRDefault="00A67238">
+  <w:p w14:paraId="180354CB" w14:textId="77777777" w:rsidR="00D44A50" w:rsidRDefault="00A67238">
     <w:pPr>
       <w:pStyle w:val="Topptekst"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="nb-NO"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0D8E6A5E" wp14:editId="0CE5AE44">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="462025F8" wp14:editId="5A5D8245">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>5634990</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>612140</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1080000" cy="561600"/>
           <wp:effectExtent l="0" t="0" r="6350" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="2" name="Bilde 2"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="2" name="logo.emf"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -1998,252 +733,50 @@
                     <a:ext cx="1080000" cy="561600"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="082D6565"/>
-[...200 lines deleted...]
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EFB05F0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7D884A84"/>
     <w:lvl w:ilvl="0" w:tplc="0414000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04140019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0414001B" w:tentative="1">
@@ -2288,1214 +821,292 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04140019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0414001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-[...620 lines deleted...]
-  <w:num w:numId="3" w16cid:durableId="320546862">
+  <w:num w:numId="1" w16cid:durableId="1671903243">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...16 lines deleted...]
-    <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedTrueTypeFonts/>
+  <w:hideSpellingErrors/>
+  <w:hideGrammaticalErrors/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="5004" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="14337"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
-    <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
-    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="0055032A"/>
-    <w:rsid w:val="00001B24"/>
+    <w:rsidRoot w:val="00765864"/>
     <w:rsid w:val="000119BE"/>
-    <w:rsid w:val="00016EC3"/>
-[...9 lines deleted...]
-    <w:rsid w:val="00090BD1"/>
     <w:rsid w:val="00095EC1"/>
-    <w:rsid w:val="000A4752"/>
-[...7 lines deleted...]
-    <w:rsid w:val="001776E4"/>
     <w:rsid w:val="00186573"/>
-    <w:rsid w:val="00194DE1"/>
-[...4 lines deleted...]
-    <w:rsid w:val="001B1628"/>
     <w:rsid w:val="001F112F"/>
     <w:rsid w:val="001F18CF"/>
-    <w:rsid w:val="00202CB3"/>
-[...6 lines deleted...]
-    <w:rsid w:val="00246206"/>
     <w:rsid w:val="00247C22"/>
     <w:rsid w:val="0025699D"/>
-    <w:rsid w:val="00260262"/>
-[...8 lines deleted...]
-    <w:rsid w:val="003251D6"/>
+    <w:rsid w:val="002E3185"/>
     <w:rsid w:val="00325D57"/>
-    <w:rsid w:val="00334E5C"/>
-[...19 lines deleted...]
-    <w:rsid w:val="00422C86"/>
+    <w:rsid w:val="004261CA"/>
     <w:rsid w:val="00442E77"/>
-    <w:rsid w:val="00445BFB"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00461C62"/>
     <w:rsid w:val="00466574"/>
-    <w:rsid w:val="00476BBC"/>
-    <w:rsid w:val="00477E8D"/>
+    <w:rsid w:val="004836DC"/>
     <w:rsid w:val="00483FE0"/>
-    <w:rsid w:val="004846B1"/>
-    <w:rsid w:val="00486AC0"/>
     <w:rsid w:val="004B6945"/>
-    <w:rsid w:val="004C42AA"/>
-[...7 lines deleted...]
-    <w:rsid w:val="0055032A"/>
     <w:rsid w:val="0055183B"/>
     <w:rsid w:val="00560D31"/>
     <w:rsid w:val="00567104"/>
     <w:rsid w:val="0057006B"/>
-    <w:rsid w:val="00570E7B"/>
     <w:rsid w:val="005812E4"/>
-    <w:rsid w:val="00593463"/>
-    <w:rsid w:val="00594918"/>
     <w:rsid w:val="00595FDC"/>
-    <w:rsid w:val="005A722C"/>
-[...2 lines deleted...]
-    <w:rsid w:val="005C3B3B"/>
+    <w:rsid w:val="005A4215"/>
     <w:rsid w:val="005D093C"/>
-    <w:rsid w:val="005E2FEB"/>
-[...9 lines deleted...]
-    <w:rsid w:val="006A7260"/>
+    <w:rsid w:val="0060727E"/>
+    <w:rsid w:val="00650D94"/>
+    <w:rsid w:val="006D46BB"/>
     <w:rsid w:val="006E006E"/>
-    <w:rsid w:val="006E2F88"/>
-[...7 lines deleted...]
-    <w:rsid w:val="00727228"/>
     <w:rsid w:val="00727D7C"/>
-    <w:rsid w:val="00730F58"/>
-[...7 lines deleted...]
-    <w:rsid w:val="007A501E"/>
+    <w:rsid w:val="00765864"/>
     <w:rsid w:val="007D1113"/>
-    <w:rsid w:val="007E12BE"/>
-    <w:rsid w:val="007E4678"/>
     <w:rsid w:val="007E4B0D"/>
-    <w:rsid w:val="007E61F9"/>
-    <w:rsid w:val="007F07BC"/>
     <w:rsid w:val="007F2274"/>
-    <w:rsid w:val="007F72E1"/>
-[...22 lines deleted...]
-    <w:rsid w:val="008D3762"/>
     <w:rsid w:val="008D5723"/>
-    <w:rsid w:val="008F4C04"/>
-[...9 lines deleted...]
-    <w:rsid w:val="009F156F"/>
     <w:rsid w:val="00A0208E"/>
-    <w:rsid w:val="00A10AF6"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00A4509F"/>
     <w:rsid w:val="00A63656"/>
-    <w:rsid w:val="00A6493B"/>
     <w:rsid w:val="00A67238"/>
-    <w:rsid w:val="00A82B5A"/>
-    <w:rsid w:val="00A923A6"/>
     <w:rsid w:val="00AA100D"/>
-    <w:rsid w:val="00AB5453"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00AE02A5"/>
     <w:rsid w:val="00AE2859"/>
-    <w:rsid w:val="00AE69FB"/>
     <w:rsid w:val="00B10DAE"/>
-    <w:rsid w:val="00B211AF"/>
-[...14 lines deleted...]
-    <w:rsid w:val="00C00BC3"/>
+    <w:rsid w:val="00C3116A"/>
     <w:rsid w:val="00C34D94"/>
-    <w:rsid w:val="00C43CE0"/>
     <w:rsid w:val="00C51925"/>
-    <w:rsid w:val="00C77105"/>
-[...8 lines deleted...]
-    <w:rsid w:val="00D364AF"/>
+    <w:rsid w:val="00D3395E"/>
     <w:rsid w:val="00D44A50"/>
-    <w:rsid w:val="00D57AF6"/>
-    <w:rsid w:val="00D722E0"/>
     <w:rsid w:val="00D8326C"/>
-    <w:rsid w:val="00D84E1E"/>
-[...16 lines deleted...]
-    <w:rsid w:val="00E348E4"/>
     <w:rsid w:val="00E51F3C"/>
-    <w:rsid w:val="00E61860"/>
-[...15 lines deleted...]
-    <w:rsid w:val="00FC6E88"/>
+    <w:rsid w:val="00FB5530"/>
     <w:rsid w:val="00FC72AE"/>
-    <w:rsid w:val="00FD23E3"/>
     <w:rsid w:val="00FD7882"/>
-    <w:rsid w:val="01B60D5F"/>
-[...53 lines deleted...]
-    <w:rsid w:val="7F257E8A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nb-NO"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="14337"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="5B4647DE"/>
-  <w15:docId w15:val="{6D00F9A3-6EFE-4A95-97BC-E82CA14A0121}"/>
+  <w14:docId w14:val="5ED07010"/>
+  <w15:docId w15:val="{D2B10789-40AA-4058-988C-0AA8FCB0AF97}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="nb-NO" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...22 lines deleted...]
-    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...14 lines deleted...]
-    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1"/>
-    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1"/>
-    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
-    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1"/>
-    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
-[...2 lines deleted...]
-    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...8 lines deleted...]
-    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3524,53 +1135,53 @@
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:semiHidden="1" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -3605,56 +1216,56 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
-[...4 lines deleted...]
-    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:semiHidden="1" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:semiHidden="1" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:semiHidden="1" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
@@ -3778,51 +1389,50 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Overskrift2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Overskrift2Tegn"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="006E006E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standardskriftforavsnitt">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Vanligtabell">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Ingenliste">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Overskrift1Tegn">
     <w:name w:val="Overskrift 1 Tegn"/>
@@ -3865,68 +1475,70 @@
     <w:rsid w:val="005D093C"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TopptekstTegn">
     <w:name w:val="Topptekst Tegn"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:link w:val="Topptekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00FD7882"/>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Bunntekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BunntekstTegn"/>
     <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
     <w:rsid w:val="005D093C"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="2A2859" w:themeColor="text2"/>
       <w:sz w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BunntekstTegn">
     <w:name w:val="Bunntekst Tegn"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:link w:val="Bunntekst"/>
     <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
     <w:rsid w:val="00FD7882"/>
     <w:rPr>
       <w:color w:val="2A2859" w:themeColor="text2"/>
       <w:sz w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Sterk">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="005D093C"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Tittel">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="TittelTegn"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:rsid w:val="005D093C"/>
@@ -4111,829 +1723,74 @@
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="001F18CF"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BobletekstTegn">
     <w:name w:val="Bobletekst Tegn"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:link w:val="Bobletekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001F18CF"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Listeavsnitt">
-[...615 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...136 lines deleted...]
-  </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:postmottak@bna.oslo.kommune.no" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\bna119564\Desktop\OsloMALER\Oslo-brevmal\Oslo%20brevmal.dotx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="https://oslokommune.sharepoint.com/sites/KOM-12039/Office%20maler/Oslo%20Tomt%20dokument.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="Oslo Kommune">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="2A2859"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="F8F0DD"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="034B45"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="4EF8B6"/>
       </a:accent2>
       <a:accent3>
@@ -5109,132 +1966,112 @@
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...15 lines deleted...]
-    <xsd:import namespace="bc2992a9-3f1f-4835-849d-ef5bc734918c"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x010100E78954869DAAC443BE95BE07310D7DA6" ma:contentTypeVersion="7" ma:contentTypeDescription="Opprett et nytt dokument." ma:contentTypeScope="" ma:versionID="3ee1618513d4febbadebe9db5f07ab32">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="abebcd3c-cff5-4e38-9f2e-a58ff33ad556" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="84a954b60e84b85de26b630f8f7ca25e" ns2:_="">
+    <xsd:import namespace="abebcd3c-cff5-4e38-9f2e-a58ff33ad556"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
-                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="bc2992a9-3f1f-4835-849d-ef5bc734918c" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="abebcd3c-cff5-4e38-9f2e-a58ff33ad556" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="10" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="12" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Bildemerkelapper" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="c528fd71-ad7b-48f8-811b-c0b5643803ab" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
-[...6 lines deleted...]
-    <xsd:element name="MediaServiceOCR" ma:index="13" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+    <xsd:element name="MediaServiceSearchProperties" ma:index="11" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Note">
-[...1 lines deleted...]
-        </xsd:restriction>
+        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceGenerationTime" ma:index="14" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+    <xsd:element name="MediaServiceDateTaken" ma:index="12" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceEventHashCode" ma:index="15" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+    <xsd:element name="MediaServiceGenerationTime" ma:index="13" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceDateTaken" ma:index="16" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+    <xsd:element name="MediaServiceEventHashCode" ma:index="14" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Innholdstype"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Tittel"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
@@ -5295,152 +2132,154 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...5 lines deleted...]
-</p:properties>
+<root>
+</root>
+</file>
+
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{16C5326F-2152-478D-B5DE-5378A9449313}">
-[...13 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D3258371-C8F4-43AE-AA71-E66D423CBB6B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8706BFF5-47F9-4DCB-809A-B95B59B7E7B9}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="bc2992a9-3f1f-4835-849d-ef5bc734918c"/>
+    <ds:schemaRef ds:uri="abebcd3c-cff5-4e38-9f2e-a58ff33ad556"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A2E90A1E-77EE-4C8D-86DF-190127199EF5}">
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{586FE43B-F48E-40B0-944B-4BDB0A028C12}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="bc2992a9-3f1f-4835-849d-ef5bc734918c"/>
-[...7 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{62260DAB-F513-4590-8C60-CE012EF13651}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EF2AC1A3-F3AD-4EAF-9E2E-E2FB94C30E62}">
+  <ds:schemaRefs/>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{887D53B4-4E46-49D1-9367-494E277FF5BE}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Oslo brevmal.dotx</Template>
+  <Template>Oslo%20Tomt%20dokument.dotx</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>156</Words>
-  <Characters>829</Characters>
+  <Words>147</Words>
+  <Characters>782</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>6</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Tittel</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company>Oslo kommune</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>984</CharactersWithSpaces>
+  <CharactersWithSpaces>928</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-[...3 lines deleted...]
-  <dc:description/>
+  <dc:creator>Marit Høye Neby</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Microsoft Theme">
     <vt:lpwstr>Selmer 011</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_7a2396b7-5846-48ff-8468-5f49f8ad722a_Enabled">
-[...24 lines deleted...]
-    <vt:lpwstr/>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
+    <vt:lpwstr>0x010100E78954869DAAC443BE95BE07310D7DA6</vt:lpwstr>
   </property>
 </Properties>
 </file>