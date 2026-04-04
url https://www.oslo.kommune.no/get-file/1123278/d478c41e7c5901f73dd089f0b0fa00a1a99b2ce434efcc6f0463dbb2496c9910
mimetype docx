--- v0 (2025-12-13)
+++ v1 (2026-04-04)
@@ -1,3350 +1,1377 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="74CAE8BA" w14:textId="689C2B53" w:rsidR="00950B90" w:rsidRPr="009673AD" w:rsidRDefault="1ECA933E" w:rsidP="009673AD">
-[...2 lines deleted...]
-        <w:spacing w:before="120" w:after="120"/>
+    <w:p w14:paraId="73C92B0D" w14:textId="195E3A79" w:rsidR="00FB5530" w:rsidRDefault="00AB3E39" w:rsidP="00FB5530">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2520"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Bydel Nordre Aker </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D967E26" w14:textId="77777777" w:rsidR="00AB3E39" w:rsidRDefault="00AB3E39" w:rsidP="00FB5530">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2520"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37FE0C46" w14:textId="77777777" w:rsidR="00AB3E39" w:rsidRDefault="00AB3E39" w:rsidP="00FB5530">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2520"/>
+        </w:tabs>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5EE11D00" w14:textId="6072E9F5" w:rsidR="00AB3E39" w:rsidRDefault="00AB3E39" w:rsidP="00AB3E39">
+      <w:pPr>
+        <w:pStyle w:val="Overskrift1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Søknad om tilskudd til fritidsaktivitet i Bydel Nordre Aker </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="415BD3A8" w14:textId="77777777" w:rsidR="00AB3E39" w:rsidRDefault="00AB3E39" w:rsidP="00AB3E39"/>
+    <w:p w14:paraId="41B49558" w14:textId="0490FDC3" w:rsidR="00AB3E39" w:rsidRPr="00AB3E39" w:rsidRDefault="00AB3E39" w:rsidP="00AB3E39">
+      <w:r w:rsidRPr="00AB3E39">
+        <w:t xml:space="preserve">Skjemaet er </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB3E39">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...972 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="2A2859" w:themeColor="text2"/>
         </w:rPr>
-      </w:pPr>
-[...43 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">ikke </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB3E39">
+        <w:t>elektronisk</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, men </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB3E39">
+        <w:t>skal sendes som e-post til: postmottak@bna.oslo.kommune.no.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00AB3E39">
+        <w:t xml:space="preserve">Merk søknaden «Sak </w:t>
+      </w:r>
+      <w:r>
+        <w:t>26/11124</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB3E39">
+        <w:t xml:space="preserve"> Søknad om tilskudd til fritidsaktivitet i Bydel Nordre Aker».</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69BBA5B5" w14:textId="77777777" w:rsidR="009673AD" w:rsidRPr="000C6B4B" w:rsidRDefault="009673AD" w:rsidP="009673AD">
-[...10 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="52B41ED9" w14:textId="77777777" w:rsidR="00AB3E39" w:rsidRDefault="00AB3E39" w:rsidP="00AB3E39">
+      <w:r w:rsidRPr="00AB3E39">
+        <w:t>Søknaden er på to sider og består av to skjemaer</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Det første skjemaet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB3E39">
+        <w:t xml:space="preserve"> inneholder informasjon om søker og </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">det andre informasjon </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB3E39">
+        <w:t xml:space="preserve">om barn det søkes støtte til. </w:t>
+      </w:r>
     </w:p>
-    <w:tbl>
-[...1830 lines deleted...]
-        <w:t>Høyreklikk i tabellen og sett inn de radene du trenger.</w:t>
+    <w:p w14:paraId="47D2226A" w14:textId="63104A71" w:rsidR="00AB3E39" w:rsidRDefault="00AB3E39" w:rsidP="00AB3E39">
+      <w:r w:rsidRPr="00AB3E39">
+        <w:t>Husk å fylle ut alle felte</w:t>
+      </w:r>
+      <w:r>
+        <w:t>r.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F658D3E" w14:textId="77777777" w:rsidR="002E0845" w:rsidRPr="009673AD" w:rsidRDefault="002E0845" w:rsidP="009673AD">
-[...7 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="1FEEEE99" w14:textId="77777777" w:rsidR="00AB3E39" w:rsidRDefault="00AB3E39" w:rsidP="00AB3E39">
+      <w:pPr>
+        <w:pStyle w:val="Overskrift2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB3E39">
+        <w:t>Del 1: Om søker</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutenett"/>
         <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="38" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2405"/>
-        <w:gridCol w:w="2552"/>
+        <w:gridCol w:w="4641"/>
+        <w:gridCol w:w="4581"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002E0845" w:rsidRPr="009673AD" w14:paraId="746ED5DF" w14:textId="77777777" w:rsidTr="00EF72B2">
-[...6 lines deleted...]
-          <w:p w14:paraId="5E7FE732" w14:textId="0592BD03" w:rsidR="002E0845" w:rsidRPr="009673AD" w:rsidRDefault="002E0845" w:rsidP="009673AD">
+      <w:tr w:rsidR="00AB3E39" w14:paraId="61EEBF21" w14:textId="77777777" w:rsidTr="00D41526">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4705" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FDF3E1" w:themeFill="accent6" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E40CBCC" w14:textId="604638C5" w:rsidR="00AB3E39" w:rsidRDefault="00AB3E39" w:rsidP="00AB3E39">
+            <w:r w:rsidRPr="00AB3E39">
+              <w:t>Organisasjonens navn:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4705" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="66D7052F" w14:textId="77777777" w:rsidR="00AB3E39" w:rsidRDefault="00AB3E39" w:rsidP="00AB3E39"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AB3E39" w14:paraId="3B7E221C" w14:textId="77777777" w:rsidTr="00D41526">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4705" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FDF3E1" w:themeFill="accent6" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F2733C6" w14:textId="00FCC233" w:rsidR="00AB3E39" w:rsidRDefault="00AB3E39" w:rsidP="00AB3E39">
+            <w:r w:rsidRPr="00AB3E39">
+              <w:t>Organisasjonsnummer:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4705" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DFA0427" w14:textId="77777777" w:rsidR="00AB3E39" w:rsidRDefault="00AB3E39" w:rsidP="00AB3E39"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AB3E39" w14:paraId="4D7B3F2B" w14:textId="77777777" w:rsidTr="00D41526">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4705" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FDF3E1" w:themeFill="accent6" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="70EF731F" w14:textId="7BB2CFD4" w:rsidR="00AB3E39" w:rsidRDefault="00AB3E39" w:rsidP="00AB3E39">
+            <w:r w:rsidRPr="00AB3E39">
+              <w:t>Adresse og postnummer:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4705" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D205C22" w14:textId="77777777" w:rsidR="00AB3E39" w:rsidRDefault="00AB3E39" w:rsidP="00AB3E39"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AB3E39" w14:paraId="5425A69C" w14:textId="77777777" w:rsidTr="00D41526">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4705" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FDF3E1" w:themeFill="accent6" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C334504" w14:textId="0377FC10" w:rsidR="00AB3E39" w:rsidRDefault="00AB3E39" w:rsidP="00AB3E39">
+            <w:r w:rsidRPr="00AB3E39">
+              <w:t>Navn</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> på</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB3E39">
+              <w:t xml:space="preserve"> ansvarlig</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB3E39">
+              <w:t>søker/kontaktperson:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4705" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="25EB6F9D" w14:textId="77777777" w:rsidR="00AB3E39" w:rsidRDefault="00AB3E39" w:rsidP="00AB3E39"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AB3E39" w14:paraId="694D4B15" w14:textId="77777777" w:rsidTr="00D41526">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4705" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FDF3E1" w:themeFill="accent6" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="4375A0F0" w14:textId="2D0DA24B" w:rsidR="00AB3E39" w:rsidRDefault="00AB3E39" w:rsidP="00AB3E39">
+            <w:r w:rsidRPr="00AB3E39">
+              <w:t>Tlf. kontaktperson:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4705" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="12ABF11B" w14:textId="77777777" w:rsidR="00AB3E39" w:rsidRDefault="00AB3E39" w:rsidP="00AB3E39"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AB3E39" w14:paraId="5FAEBDC8" w14:textId="77777777" w:rsidTr="00D41526">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4705" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FDF3E1" w:themeFill="accent6" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="55466042" w14:textId="7F17DEB9" w:rsidR="00AB3E39" w:rsidRDefault="00AB3E39" w:rsidP="00AB3E39">
+            <w:r w:rsidRPr="00AB3E39">
+              <w:t>E-post kontaktperson:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4705" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="07E7B8F2" w14:textId="77777777" w:rsidR="00AB3E39" w:rsidRDefault="00AB3E39" w:rsidP="00AB3E39"/>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="35D0C889" w14:textId="77777777" w:rsidR="00AB3E39" w:rsidRPr="00AB3E39" w:rsidRDefault="00AB3E39" w:rsidP="00AB3E39">
+      <w:r w:rsidRPr="00AB3E39">
+        <w:t>Ved innsending av denne søknaden bekrefter jeg at:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14E821BF" w14:textId="77777777" w:rsidR="00AB3E39" w:rsidRDefault="00AB3E39" w:rsidP="00AB3E39">
+      <w:pPr>
+        <w:pStyle w:val="Listeavsnitt"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB3E39">
+        <w:t>jeg har vært i kontakt med barnets/ungdommens foresatte om deres situasjon, og de har samtykket i at det søkes på vegne av barnet basert på behov.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D0592A0" w14:textId="77777777" w:rsidR="00AB3E39" w:rsidRDefault="00AB3E39" w:rsidP="00AB3E39">
+      <w:pPr>
+        <w:pStyle w:val="Listeavsnitt"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB3E39">
+        <w:t xml:space="preserve"> jeg vil informere barnets/ungdommens foresatte om svar på denne søknaden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40DC1832" w14:textId="06426ABD" w:rsidR="00AB3E39" w:rsidRPr="00AB3E39" w:rsidRDefault="00AB3E39" w:rsidP="00AB3E39">
+      <w:pPr>
+        <w:pStyle w:val="Listeavsnitt"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>O</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB3E39">
+        <w:t>rganisasjonen kan (via medlemsliste, kvitteringer eller lignende) dokumentere at beløpet er benyttet til støtteberettigede utgifter. Denne dokumentasjonen skal gjøres tilgjengelig ved forespørsel fra bydelen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6741C5CC" w14:textId="77777777" w:rsidR="00AB3E39" w:rsidRDefault="00AB3E39" w:rsidP="00AB3E39"/>
+    <w:p w14:paraId="644D300C" w14:textId="77777777" w:rsidR="00AB3E39" w:rsidRPr="00AB3E39" w:rsidRDefault="00AB3E39" w:rsidP="00AB3E39"/>
+    <w:p w14:paraId="22DC770D" w14:textId="2EC8E159" w:rsidR="00AB3E39" w:rsidRDefault="00AB3E39" w:rsidP="00AB3E39">
+      <w:pPr>
+        <w:pStyle w:val="Overskrift2"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Del 2 Søknad</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3ACC995D" w14:textId="77777777" w:rsidR="00AB3E39" w:rsidRDefault="00AB3E39" w:rsidP="00AB3E39"/>
+    <w:p w14:paraId="4907978F" w14:textId="5B04FBDE" w:rsidR="00AB3E39" w:rsidRDefault="00AB3E39" w:rsidP="00AB3E39">
+      <w:r>
+        <w:t>Fyll ut en rad per barn/ungdom</w:t>
+      </w:r>
+      <w:r w:rsidR="00D41526">
+        <w:br/>
+        <w:t xml:space="preserve">Skal det søkes for </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D41526">
+        <w:t>fler</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D41526">
+        <w:t xml:space="preserve"> enn 12</w:t>
+      </w:r>
+      <w:r w:rsidR="002B7AF1">
+        <w:t xml:space="preserve"> personer</w:t>
+      </w:r>
+      <w:r w:rsidR="00D41526">
+        <w:t xml:space="preserve"> kan du selv legge til rader i tabellen. </w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabellrutenett"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="38" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="625"/>
+        <w:gridCol w:w="1241"/>
+        <w:gridCol w:w="2186"/>
+        <w:gridCol w:w="2147"/>
+        <w:gridCol w:w="1761"/>
+        <w:gridCol w:w="1262"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00D41526" w14:paraId="04B5EBFE" w14:textId="261C2446" w:rsidTr="00D41526">
+        <w:trPr>
+          <w:trHeight w:val="2167"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="637" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FDF3E1" w:themeFill="accent6" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CBCE54C" w14:textId="02E89854" w:rsidR="00D41526" w:rsidRDefault="00D41526" w:rsidP="00AB3E39"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FDF3E1" w:themeFill="accent6" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="5777377A" w14:textId="77777777" w:rsidR="00D41526" w:rsidRDefault="00D41526" w:rsidP="00AB3E39">
             <w:pPr>
-              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009673AD">
+            <w:r w:rsidRPr="00D41526">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
-              <w:t>Total søknadssum (kr):</w:t>
+              <w:br/>
+              <w:t>Alder</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...4 lines deleted...]
-          <w:p w14:paraId="6BD5641E" w14:textId="77777777" w:rsidR="002E0845" w:rsidRPr="009673AD" w:rsidRDefault="002E0845" w:rsidP="009673AD">
+          <w:p w14:paraId="65B5618F" w14:textId="0639B509" w:rsidR="006D5FBB" w:rsidRPr="006D5FBB" w:rsidRDefault="006D5FBB" w:rsidP="00AB3E39">
+            <w:r>
+              <w:t>(år)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FDF3E1" w:themeFill="accent6" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A6C99B1" w14:textId="65BD756D" w:rsidR="006D5FBB" w:rsidRPr="00D41526" w:rsidRDefault="00D41526" w:rsidP="00AB3E39">
+            <w:r w:rsidRPr="00D41526">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Aktivitet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidR="006D5FBB">
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">dans. </w:t>
+            </w:r>
+            <w:r w:rsidR="006D5FBB">
+              <w:t>f</w:t>
+            </w:r>
+            <w:r>
+              <w:t>otball, piano,</w:t>
+            </w:r>
+            <w:r w:rsidR="006D5FBB">
+              <w:br/>
+              <w:t>bandy etc.)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2183" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FDF3E1" w:themeFill="accent6" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="335106F9" w14:textId="4C514A00" w:rsidR="00D41526" w:rsidRPr="00D41526" w:rsidRDefault="00D41526" w:rsidP="00AB3E39">
             <w:pPr>
-              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00D41526">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">Spesifiser hva dere søker tilskudd til </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D41526">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidR="006D5FBB" w:rsidRPr="006D5FBB">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>(cup, seriespill, kurs, medlemsavgift, etc.)</w:t>
+            </w:r>
           </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1786" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FDF3E1" w:themeFill="accent6" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="4685590C" w14:textId="7A4A0210" w:rsidR="00D41526" w:rsidRPr="00D41526" w:rsidRDefault="00D41526" w:rsidP="00AB3E39">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D41526">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Tidsrom det søkes for</w:t>
+            </w:r>
+            <w:r w:rsidR="006D5FBB">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="006D5FBB" w:rsidRPr="006D5FBB">
+              <w:t>dd.mm.åååå-dd.mm.åååå</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1298" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FDF3E1" w:themeFill="accent6" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="20A85578" w14:textId="0C0F958A" w:rsidR="00D41526" w:rsidRPr="006D5FBB" w:rsidRDefault="00D41526" w:rsidP="00AB3E39">
+            <w:r w:rsidRPr="00D41526">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Beløp per barn</w:t>
+            </w:r>
+            <w:r w:rsidR="006D5FBB">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidR="006D5FBB" w:rsidRPr="006D5FBB">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>kr</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D41526" w14:paraId="148A1F25" w14:textId="73651117" w:rsidTr="00D41526">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="637" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="24746634" w14:textId="31F2CD2E" w:rsidR="00D41526" w:rsidRDefault="00D41526" w:rsidP="00AB3E39">
+            <w:r>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="20818E8B" w14:textId="77777777" w:rsidR="00D41526" w:rsidRDefault="00D41526" w:rsidP="00AB3E39"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="25462012" w14:textId="77777777" w:rsidR="00D41526" w:rsidRDefault="00D41526" w:rsidP="00AB3E39"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2183" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0E492783" w14:textId="77777777" w:rsidR="00D41526" w:rsidRDefault="00D41526" w:rsidP="00AB3E39"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1786" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="277D7F51" w14:textId="77777777" w:rsidR="00D41526" w:rsidRDefault="00D41526" w:rsidP="00AB3E39"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1298" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="074D9466" w14:textId="77777777" w:rsidR="00D41526" w:rsidRDefault="00D41526" w:rsidP="00AB3E39"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D41526" w14:paraId="24A42C92" w14:textId="4642B60A" w:rsidTr="00D41526">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="637" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="11D98451" w14:textId="4AB6371A" w:rsidR="00D41526" w:rsidRDefault="00D41526" w:rsidP="00AB3E39">
+            <w:r>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="60B5E1E7" w14:textId="77777777" w:rsidR="00D41526" w:rsidRDefault="00D41526" w:rsidP="00AB3E39"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CA849E3" w14:textId="77777777" w:rsidR="00D41526" w:rsidRDefault="00D41526" w:rsidP="00AB3E39"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2183" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F2763AE" w14:textId="77777777" w:rsidR="00D41526" w:rsidRDefault="00D41526" w:rsidP="00AB3E39"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1786" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4527D85C" w14:textId="77777777" w:rsidR="00D41526" w:rsidRDefault="00D41526" w:rsidP="00AB3E39"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1298" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="084E8530" w14:textId="77777777" w:rsidR="00D41526" w:rsidRDefault="00D41526" w:rsidP="00AB3E39"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D41526" w14:paraId="33888578" w14:textId="475836F6" w:rsidTr="00D41526">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="637" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="494EAD23" w14:textId="4B6CAEAC" w:rsidR="00D41526" w:rsidRDefault="00D41526" w:rsidP="00AB3E39">
+            <w:r>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A54F838" w14:textId="77777777" w:rsidR="00D41526" w:rsidRDefault="00D41526" w:rsidP="00AB3E39"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="58C37ABF" w14:textId="77777777" w:rsidR="00D41526" w:rsidRDefault="00D41526" w:rsidP="00AB3E39"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2183" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E48DBA2" w14:textId="77777777" w:rsidR="00D41526" w:rsidRDefault="00D41526" w:rsidP="00AB3E39"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1786" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C1EC56C" w14:textId="77777777" w:rsidR="00D41526" w:rsidRDefault="00D41526" w:rsidP="00AB3E39"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1298" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E4161DF" w14:textId="77777777" w:rsidR="00D41526" w:rsidRDefault="00D41526" w:rsidP="00AB3E39"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D41526" w14:paraId="29EE19A1" w14:textId="4D546E12" w:rsidTr="00D41526">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="637" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="17752024" w14:textId="2375C83D" w:rsidR="00D41526" w:rsidRDefault="00D41526" w:rsidP="00AB3E39">
+            <w:r>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="035ECCDD" w14:textId="77777777" w:rsidR="00D41526" w:rsidRDefault="00D41526" w:rsidP="00AB3E39"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="66E5EE35" w14:textId="77777777" w:rsidR="00D41526" w:rsidRDefault="00D41526" w:rsidP="00AB3E39"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2183" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DF062BD" w14:textId="77777777" w:rsidR="00D41526" w:rsidRDefault="00D41526" w:rsidP="00AB3E39"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1786" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A08AD53" w14:textId="77777777" w:rsidR="00D41526" w:rsidRDefault="00D41526" w:rsidP="00AB3E39"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1298" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B0F7C03" w14:textId="77777777" w:rsidR="00D41526" w:rsidRDefault="00D41526" w:rsidP="00AB3E39"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D41526" w14:paraId="55C23A79" w14:textId="77777777" w:rsidTr="00D41526">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="637" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="780876D4" w14:textId="788F9822" w:rsidR="00D41526" w:rsidRDefault="00D41526" w:rsidP="00AB3E39">
+            <w:r>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="77C39F2B" w14:textId="77777777" w:rsidR="00D41526" w:rsidRDefault="00D41526" w:rsidP="00AB3E39"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="26BE3413" w14:textId="77777777" w:rsidR="00D41526" w:rsidRDefault="00D41526" w:rsidP="00AB3E39"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2183" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="69E095B1" w14:textId="77777777" w:rsidR="00D41526" w:rsidRDefault="00D41526" w:rsidP="00AB3E39"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1786" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="67DB8A81" w14:textId="77777777" w:rsidR="00D41526" w:rsidRDefault="00D41526" w:rsidP="00AB3E39"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1298" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C5D6395" w14:textId="77777777" w:rsidR="00D41526" w:rsidRDefault="00D41526" w:rsidP="00AB3E39"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D41526" w14:paraId="278FF0D2" w14:textId="77777777" w:rsidTr="00D41526">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="637" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="74D23E37" w14:textId="37CC5799" w:rsidR="00D41526" w:rsidRDefault="00D41526" w:rsidP="00AB3E39">
+            <w:r>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="40A9A9CF" w14:textId="77777777" w:rsidR="00D41526" w:rsidRDefault="00D41526" w:rsidP="00AB3E39"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="47E43E58" w14:textId="77777777" w:rsidR="00D41526" w:rsidRDefault="00D41526" w:rsidP="00AB3E39"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2183" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A388F23" w14:textId="77777777" w:rsidR="00D41526" w:rsidRDefault="00D41526" w:rsidP="00AB3E39"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1786" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="06D7EB0A" w14:textId="77777777" w:rsidR="00D41526" w:rsidRDefault="00D41526" w:rsidP="00AB3E39"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1298" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="24609063" w14:textId="77777777" w:rsidR="00D41526" w:rsidRDefault="00D41526" w:rsidP="00AB3E39"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D41526" w14:paraId="5E314304" w14:textId="77777777" w:rsidTr="00D41526">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="637" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="047F444C" w14:textId="22E4CCD8" w:rsidR="00D41526" w:rsidRDefault="00D41526" w:rsidP="00AB3E39">
+            <w:r>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="216BD295" w14:textId="77777777" w:rsidR="00D41526" w:rsidRDefault="00D41526" w:rsidP="00AB3E39"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="407A4FBB" w14:textId="77777777" w:rsidR="00D41526" w:rsidRDefault="00D41526" w:rsidP="00AB3E39"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2183" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F519C37" w14:textId="77777777" w:rsidR="00D41526" w:rsidRDefault="00D41526" w:rsidP="00AB3E39"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1786" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="68E2B74E" w14:textId="77777777" w:rsidR="00D41526" w:rsidRDefault="00D41526" w:rsidP="00AB3E39"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1298" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C9F168F" w14:textId="77777777" w:rsidR="00D41526" w:rsidRDefault="00D41526" w:rsidP="00AB3E39"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D41526" w14:paraId="194B9CEC" w14:textId="77777777" w:rsidTr="00D41526">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="637" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FFD62D6" w14:textId="04CFBFE9" w:rsidR="00D41526" w:rsidRDefault="00D41526" w:rsidP="00AB3E39">
+            <w:r>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="16C59339" w14:textId="77777777" w:rsidR="00D41526" w:rsidRDefault="00D41526" w:rsidP="00AB3E39"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="34AD9F44" w14:textId="77777777" w:rsidR="00D41526" w:rsidRDefault="00D41526" w:rsidP="00AB3E39"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2183" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="03C3B7F8" w14:textId="77777777" w:rsidR="00D41526" w:rsidRDefault="00D41526" w:rsidP="00AB3E39"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1786" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0675446B" w14:textId="77777777" w:rsidR="00D41526" w:rsidRDefault="00D41526" w:rsidP="00AB3E39"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1298" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BCE6D80" w14:textId="77777777" w:rsidR="00D41526" w:rsidRDefault="00D41526" w:rsidP="00AB3E39"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D41526" w14:paraId="36F978C5" w14:textId="77777777" w:rsidTr="00D41526">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="637" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2992AE12" w14:textId="1B9AFE27" w:rsidR="00D41526" w:rsidRDefault="00D41526" w:rsidP="00AB3E39">
+            <w:r>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B2CA41B" w14:textId="77777777" w:rsidR="00D41526" w:rsidRDefault="00D41526" w:rsidP="00AB3E39"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7AA08928" w14:textId="77777777" w:rsidR="00D41526" w:rsidRDefault="00D41526" w:rsidP="00AB3E39"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2183" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BBAAC5A" w14:textId="77777777" w:rsidR="00D41526" w:rsidRDefault="00D41526" w:rsidP="00AB3E39"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1786" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4372FD65" w14:textId="77777777" w:rsidR="00D41526" w:rsidRDefault="00D41526" w:rsidP="00AB3E39"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1298" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D6FD98B" w14:textId="77777777" w:rsidR="00D41526" w:rsidRDefault="00D41526" w:rsidP="00AB3E39"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D41526" w14:paraId="53E1E428" w14:textId="77777777" w:rsidTr="00D41526">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="637" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F825C05" w14:textId="7C2099C1" w:rsidR="00D41526" w:rsidRDefault="00D41526" w:rsidP="00AB3E39">
+            <w:r>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3710E6C9" w14:textId="77777777" w:rsidR="00D41526" w:rsidRDefault="00D41526" w:rsidP="00AB3E39"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E7284FD" w14:textId="77777777" w:rsidR="00D41526" w:rsidRDefault="00D41526" w:rsidP="00AB3E39"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2183" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A649AD4" w14:textId="77777777" w:rsidR="00D41526" w:rsidRDefault="00D41526" w:rsidP="00AB3E39"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1786" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="70948457" w14:textId="77777777" w:rsidR="00D41526" w:rsidRDefault="00D41526" w:rsidP="00AB3E39"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1298" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CA5E8D5" w14:textId="77777777" w:rsidR="00D41526" w:rsidRDefault="00D41526" w:rsidP="00AB3E39"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D41526" w14:paraId="00DDAB7F" w14:textId="77777777" w:rsidTr="00D41526">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="637" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C3E5480" w14:textId="141F5D13" w:rsidR="00D41526" w:rsidRDefault="00D41526" w:rsidP="00AB3E39">
+            <w:r>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E3C5770" w14:textId="77777777" w:rsidR="00D41526" w:rsidRDefault="00D41526" w:rsidP="00AB3E39"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BF35294" w14:textId="77777777" w:rsidR="00D41526" w:rsidRDefault="00D41526" w:rsidP="00AB3E39"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2183" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="40B3F160" w14:textId="77777777" w:rsidR="00D41526" w:rsidRDefault="00D41526" w:rsidP="00AB3E39"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1786" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="523FC238" w14:textId="77777777" w:rsidR="00D41526" w:rsidRDefault="00D41526" w:rsidP="00AB3E39"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1298" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="730AD015" w14:textId="77777777" w:rsidR="00D41526" w:rsidRDefault="00D41526" w:rsidP="00AB3E39"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D41526" w14:paraId="6A2ED078" w14:textId="77777777" w:rsidTr="00D41526">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="637" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E8524F8" w14:textId="27AD6015" w:rsidR="00D41526" w:rsidRDefault="00D41526" w:rsidP="00AB3E39">
+            <w:r>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="44E8055A" w14:textId="77777777" w:rsidR="00D41526" w:rsidRDefault="00D41526" w:rsidP="00AB3E39"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="14221D92" w14:textId="77777777" w:rsidR="00D41526" w:rsidRDefault="00D41526" w:rsidP="00AB3E39"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2183" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BD535A3" w14:textId="77777777" w:rsidR="00D41526" w:rsidRDefault="00D41526" w:rsidP="00AB3E39"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1786" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D77B8FC" w14:textId="77777777" w:rsidR="00D41526" w:rsidRDefault="00D41526" w:rsidP="00AB3E39"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1298" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="35005E4F" w14:textId="77777777" w:rsidR="00D41526" w:rsidRDefault="00D41526" w:rsidP="00AB3E39"/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7A7896D0" w14:textId="77777777" w:rsidR="002E0845" w:rsidRPr="009673AD" w:rsidRDefault="002E0845" w:rsidP="009673AD">
-[...11 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId15"/>
+    <w:p w14:paraId="0F7F96C4" w14:textId="77777777" w:rsidR="00AB3E39" w:rsidRDefault="00AB3E39" w:rsidP="00AB3E39"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabellrutenett"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="38" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2039"/>
+        <w:gridCol w:w="7183"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00D41526" w14:paraId="5E96927B" w14:textId="77777777" w:rsidTr="006D5FBB">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2055" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FDF3E1" w:themeFill="accent6" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DE303C0" w14:textId="1C07A120" w:rsidR="00D41526" w:rsidRDefault="00D41526" w:rsidP="00AB3E39">
+            <w:r>
+              <w:t>Total søknadssum</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7355" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="59139060" w14:textId="77777777" w:rsidR="00D41526" w:rsidRDefault="00D41526" w:rsidP="00AB3E39"/>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="0A93FEEB" w14:textId="77777777" w:rsidR="00D41526" w:rsidRPr="00AB3E39" w:rsidRDefault="00D41526" w:rsidP="00AB3E39"/>
+    <w:sectPr w:rsidR="00D41526" w:rsidRPr="00AB3E39" w:rsidSect="00466574">
+      <w:headerReference w:type="first" r:id="rId12"/>
+      <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1219" w:right="1338" w:bottom="2245" w:left="1298" w:header="709" w:footer="442" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1FB10A97" w14:textId="77777777" w:rsidR="00695B04" w:rsidRDefault="00695B04" w:rsidP="005D093C">
+    <w:p w14:paraId="02256EBF" w14:textId="77777777" w:rsidR="00912EFC" w:rsidRDefault="00912EFC" w:rsidP="005D093C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4405F2D1" w14:textId="77777777" w:rsidR="00695B04" w:rsidRDefault="00695B04" w:rsidP="005D093C">
+    <w:p w14:paraId="7D554AB5" w14:textId="77777777" w:rsidR="00912EFC" w:rsidRDefault="00912EFC" w:rsidP="005D093C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Wingdings">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Symbol">
-    <w:panose1 w:val="05050102010706020507"/>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Oslo Sans Office">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000007" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
-[...2 lines deleted...]
-    <w:embedItalic r:id="rId3" w:fontKey="{1990BF21-AABB-4455-9CC4-D38ABA76B90A}"/>
+    <w:sig w:usb0="A000006F" w:usb1="0000307B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{9475C4DD-1E95-48C6-A915-B71E9978CA38}"/>
+    <w:embedBold r:id="rId2" w:fontKey="{B589F3BF-5C8D-4780-908D-495FEAA68355}"/>
+    <w:embedItalic r:id="rId3" w:fontKey="{053BFF8E-253F-4934-9B3B-F36F4137C33D}"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId4" w:fontKey="{9CB5064D-C7D8-415A-A014-9024614937D6}"/>
-[...8 lines deleted...]
-    <w:embedRegular r:id="rId5" w:fontKey="{C73EB1F4-61D3-42AA-AD2D-F99DD03ECDE8}"/>
+    <w:embedRegular r:id="rId4" w:fontKey="{9398FD0F-6574-443D-A0E7-EFE1D05B5D88}"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="75987E69" w14:textId="77777777" w:rsidR="009673AD" w:rsidRDefault="009673AD">
+  <w:p w14:paraId="378F5C7F" w14:textId="77777777" w:rsidR="00D44A50" w:rsidRDefault="00D44A50" w:rsidP="00C3116A">
+    <w:pPr>
+      <w:pStyle w:val="Bunntekst"/>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="11DC4390" w14:textId="77777777" w:rsidR="002E3185" w:rsidRPr="00C3116A" w:rsidRDefault="002E3185" w:rsidP="00C3116A">
     <w:pPr>
       <w:pStyle w:val="Bunntekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="727608E9" w14:textId="77777777" w:rsidR="00695B04" w:rsidRDefault="00695B04" w:rsidP="005D093C">
+    <w:p w14:paraId="435FDF73" w14:textId="77777777" w:rsidR="00912EFC" w:rsidRDefault="00912EFC" w:rsidP="005D093C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0F9E4658" w14:textId="77777777" w:rsidR="00695B04" w:rsidRDefault="00695B04" w:rsidP="005D093C">
+    <w:p w14:paraId="78E2F08B" w14:textId="77777777" w:rsidR="00912EFC" w:rsidRDefault="00912EFC" w:rsidP="005D093C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...50 lines deleted...]
-  <w:p w14:paraId="0E15AD0A" w14:textId="5AD9194F" w:rsidR="18B04781" w:rsidRDefault="18B04781" w:rsidP="18B04781">
+  <w:p w14:paraId="7AE79C9B" w14:textId="77777777" w:rsidR="00D44A50" w:rsidRDefault="00A67238">
     <w:pPr>
       <w:pStyle w:val="Topptekst"/>
     </w:pPr>
-  </w:p>
-[...8 lines deleted...]
-    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="nb-NO"/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7F04854B" wp14:editId="6B7A9D82">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="page">
+            <wp:posOffset>5634990</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="page">
+            <wp:posOffset>612140</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="1080000" cy="561600"/>
+          <wp:effectExtent l="0" t="0" r="6350" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="2" name="Bilde 2"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="2" name="logo.emf"/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="1080000" cy="561600"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="margin">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="margin">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="07654D02"/>
-[...103 lines deleted...]
-    <w:nsid w:val="082D6565"/>
+    <w:nsid w:val="2EFB05F0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="862A6562"/>
+    <w:tmpl w:val="7D884A84"/>
     <w:lvl w:ilvl="0" w:tplc="0414000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04140019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0414001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -3386,1433 +1413,410 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04140019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0414001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="175E36A0"/>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="756A2E23"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="9BFA51F2"/>
-[...498 lines deleted...]
-    <w:tmpl w:val="49B61EC4"/>
+    <w:tmpl w:val="3C087FC0"/>
     <w:lvl w:ilvl="0" w:tplc="04140001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="765" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04140019" w:tentative="1">
-[...76 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="7BC0EB02">
+    <w:lvl w:ilvl="1" w:tplc="04140003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="1485" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="3B1ACC36" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="04140005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="2205" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="D7FEA5C4" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="04140001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="2925" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="D4F8AF6A" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="04140003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="3645" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="EEA4CD5E" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="04140005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="4365" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="1C60E1E2" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="04140001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="5085" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="2A6837F6" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="04140003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="5805" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="34FCF38E" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="04140005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="6525" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
-[...14 lines deleted...]
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-[...89 lines deleted...]
-    <w:abstractNumId w:val="3"/>
+  <w:num w:numId="1" w16cid:durableId="567303305">
+    <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="985738496">
-[...2 lines deleted...]
-  <w:num w:numId="3" w16cid:durableId="90322650">
+  <w:num w:numId="2" w16cid:durableId="590168284">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1223101666">
-[...19 lines deleted...]
-  </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="180"/>
+  <w:zoom w:percent="100"/>
   <w:embedTrueTypeFonts/>
+  <w:hideSpellingErrors/>
+  <w:hideGrammaticalErrors/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="5004" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
-    <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
-    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="0055032A"/>
-    <w:rsid w:val="00001B24"/>
+    <w:rsidRoot w:val="00AB3E39"/>
     <w:rsid w:val="000119BE"/>
-    <w:rsid w:val="00016EC3"/>
-[...8 lines deleted...]
-    <w:rsid w:val="00090BD1"/>
     <w:rsid w:val="00095EC1"/>
-    <w:rsid w:val="000A4752"/>
-[...8 lines deleted...]
-    <w:rsid w:val="0017313B"/>
     <w:rsid w:val="00186573"/>
-    <w:rsid w:val="00194DE1"/>
-[...3 lines deleted...]
-    <w:rsid w:val="001B1628"/>
     <w:rsid w:val="001F112F"/>
     <w:rsid w:val="001F18CF"/>
-    <w:rsid w:val="00202CB3"/>
-[...6 lines deleted...]
-    <w:rsid w:val="00246206"/>
     <w:rsid w:val="00247C22"/>
     <w:rsid w:val="0025699D"/>
-    <w:rsid w:val="00260262"/>
-[...8 lines deleted...]
-    <w:rsid w:val="003251D6"/>
+    <w:rsid w:val="002B7AF1"/>
+    <w:rsid w:val="002E3185"/>
     <w:rsid w:val="00325D57"/>
-    <w:rsid w:val="00334E5C"/>
-[...15 lines deleted...]
-    <w:rsid w:val="00420D84"/>
     <w:rsid w:val="00442E77"/>
-    <w:rsid w:val="00445BFB"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00461C62"/>
     <w:rsid w:val="00466574"/>
-    <w:rsid w:val="00477E8D"/>
+    <w:rsid w:val="004836DC"/>
     <w:rsid w:val="00483FE0"/>
-    <w:rsid w:val="004846B1"/>
-    <w:rsid w:val="00486AC0"/>
     <w:rsid w:val="004B6945"/>
-    <w:rsid w:val="004C2E2C"/>
-[...10 lines deleted...]
-    <w:rsid w:val="0055032A"/>
     <w:rsid w:val="0055183B"/>
     <w:rsid w:val="00560D31"/>
     <w:rsid w:val="00567104"/>
     <w:rsid w:val="0057006B"/>
-    <w:rsid w:val="00570E7B"/>
     <w:rsid w:val="005812E4"/>
-    <w:rsid w:val="00593463"/>
-    <w:rsid w:val="00594918"/>
     <w:rsid w:val="00595FDC"/>
-    <w:rsid w:val="005A722C"/>
-[...1 lines deleted...]
-    <w:rsid w:val="005C3B3B"/>
+    <w:rsid w:val="005A4215"/>
     <w:rsid w:val="005D093C"/>
-    <w:rsid w:val="005F2333"/>
-[...9 lines deleted...]
-    <w:rsid w:val="006A7260"/>
+    <w:rsid w:val="00650D94"/>
+    <w:rsid w:val="006D5FBB"/>
     <w:rsid w:val="006E006E"/>
-    <w:rsid w:val="006E2F88"/>
-[...8 lines deleted...]
-    <w:rsid w:val="00727228"/>
     <w:rsid w:val="00727D7C"/>
-    <w:rsid w:val="00730F58"/>
-[...7 lines deleted...]
-    <w:rsid w:val="007A501E"/>
     <w:rsid w:val="007D1113"/>
-    <w:rsid w:val="007E12BE"/>
-    <w:rsid w:val="007E4678"/>
     <w:rsid w:val="007E4B0D"/>
-    <w:rsid w:val="007E61F9"/>
-    <w:rsid w:val="007F07BC"/>
     <w:rsid w:val="007F2274"/>
-    <w:rsid w:val="007F72E1"/>
-[...20 lines deleted...]
-    <w:rsid w:val="008D3762"/>
     <w:rsid w:val="008D5723"/>
-    <w:rsid w:val="008F4C04"/>
-[...10 lines deleted...]
-    <w:rsid w:val="009F156F"/>
+    <w:rsid w:val="00912EFC"/>
     <w:rsid w:val="00A0208E"/>
-    <w:rsid w:val="00A10F79"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00A4509F"/>
     <w:rsid w:val="00A63656"/>
-    <w:rsid w:val="00A6493B"/>
     <w:rsid w:val="00A67238"/>
-    <w:rsid w:val="00A82B5A"/>
-    <w:rsid w:val="00A923A6"/>
     <w:rsid w:val="00AA100D"/>
-    <w:rsid w:val="00AC207F"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00AD3AA8"/>
+    <w:rsid w:val="00AB3E39"/>
     <w:rsid w:val="00AE2859"/>
-    <w:rsid w:val="00AE67E1"/>
-    <w:rsid w:val="00AE69FB"/>
     <w:rsid w:val="00B10DAE"/>
-    <w:rsid w:val="00B211AF"/>
-[...12 lines deleted...]
-    <w:rsid w:val="00C00BC3"/>
+    <w:rsid w:val="00C3116A"/>
     <w:rsid w:val="00C34D94"/>
-    <w:rsid w:val="00C43CE0"/>
     <w:rsid w:val="00C51925"/>
-    <w:rsid w:val="00C65021"/>
-[...8 lines deleted...]
-    <w:rsid w:val="00D364AF"/>
+    <w:rsid w:val="00D1738B"/>
+    <w:rsid w:val="00D3395E"/>
+    <w:rsid w:val="00D41526"/>
     <w:rsid w:val="00D44A50"/>
-    <w:rsid w:val="00D57AF6"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00D722E0"/>
     <w:rsid w:val="00D8326C"/>
-    <w:rsid w:val="00D84E1E"/>
-[...16 lines deleted...]
-    <w:rsid w:val="00E348E4"/>
     <w:rsid w:val="00E51F3C"/>
-    <w:rsid w:val="00E73052"/>
-[...14 lines deleted...]
-    <w:rsid w:val="00FC6E88"/>
+    <w:rsid w:val="00FB5530"/>
     <w:rsid w:val="00FC72AE"/>
-    <w:rsid w:val="00FD23E3"/>
     <w:rsid w:val="00FD7882"/>
-    <w:rsid w:val="019C2CB0"/>
-[...75 lines deleted...]
-    <w:rsid w:val="7F257E8A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nb-NO"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="5B4647DE"/>
-  <w15:docId w15:val="{6D00F9A3-6EFE-4A95-97BC-E82CA14A0121}"/>
+  <w14:docId w14:val="504F7044"/>
+  <w15:docId w15:val="{6C7C9979-106A-4AF8-8F60-83FC36C692DC}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="nb-NO" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...22 lines deleted...]
-    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...14 lines deleted...]
-    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1"/>
-    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1"/>
-    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
-    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1"/>
-    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
-[...2 lines deleted...]
-    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...8 lines deleted...]
-    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4841,53 +1845,53 @@
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:uiPriority="0" w:qFormat="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:semiHidden="1" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -4922,56 +1926,56 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
-[...4 lines deleted...]
-    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:semiHidden="1" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:semiHidden="1" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:semiHidden="1" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
@@ -5095,51 +2099,50 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Overskrift2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Overskrift2Tegn"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="006E006E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standardskriftforavsnitt">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Vanligtabell">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Ingenliste">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Overskrift1Tegn">
     <w:name w:val="Overskrift 1 Tegn"/>
@@ -5182,68 +2185,70 @@
     <w:rsid w:val="005D093C"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TopptekstTegn">
     <w:name w:val="Topptekst Tegn"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:link w:val="Topptekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00FD7882"/>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Bunntekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BunntekstTegn"/>
     <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
     <w:rsid w:val="005D093C"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="2A2859" w:themeColor="text2"/>
       <w:sz w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BunntekstTegn">
     <w:name w:val="Bunntekst Tegn"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:link w:val="Bunntekst"/>
     <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
     <w:rsid w:val="00FD7882"/>
     <w:rPr>
       <w:color w:val="2A2859" w:themeColor="text2"/>
       <w:sz w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Sterk">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="005D093C"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Tittel">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="TittelTegn"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:rsid w:val="005D093C"/>
@@ -5431,1432 +2436,83 @@
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BobletekstTegn">
     <w:name w:val="Bobletekst Tegn"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:link w:val="Bobletekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001F18CF"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Listeavsnitt">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:semiHidden/>
     <w:qFormat/>
-    <w:rsid w:val="000771A1"/>
+    <w:rsid w:val="00AB3E39"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Listetabell4uthevingsfarge1">
-[...628 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...723 lines deleted...]
-  </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:postmottak@bna.oslo.kommune.no" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\bna119564\Desktop\OsloMALER\Oslo-brevmal\Oslo%20brevmal.dotx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="https://oslokommune.sharepoint.com/sites/KOM-12039/Office%20maler/Oslo%20Tomt%20dokument.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="Oslo Kommune">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="2A2859"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="F8F0DD"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="034B45"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="4EF8B6"/>
       </a:accent2>
       <a:accent3>
@@ -7032,126 +2688,114 @@
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x0101004090BA21B0D0F149A2D825BF73F8574F" ma:contentTypeVersion="10" ma:contentTypeDescription="Opprett et nytt dokument." ma:contentTypeScope="" ma:versionID="7ac6f3fe85636187b794fdae35921b75">
-[...1 lines deleted...]
-    <xsd:import namespace="bc2992a9-3f1f-4835-849d-ef5bc734918c"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x010100E78954869DAAC443BE95BE07310D7DA6" ma:contentTypeVersion="7" ma:contentTypeDescription="Opprett et nytt dokument." ma:contentTypeScope="" ma:versionID="3ee1618513d4febbadebe9db5f07ab32">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="abebcd3c-cff5-4e38-9f2e-a58ff33ad556" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="84a954b60e84b85de26b630f8f7ca25e" ns2:_="">
+    <xsd:import namespace="abebcd3c-cff5-4e38-9f2e-a58ff33ad556"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
-                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="bc2992a9-3f1f-4835-849d-ef5bc734918c" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="abebcd3c-cff5-4e38-9f2e-a58ff33ad556" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="10" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="12" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Bildemerkelapper" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="c528fd71-ad7b-48f8-811b-c0b5643803ab" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
-[...6 lines deleted...]
-    <xsd:element name="MediaServiceOCR" ma:index="13" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+    <xsd:element name="MediaServiceSearchProperties" ma:index="11" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Note">
-[...1 lines deleted...]
-        </xsd:restriction>
+        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceGenerationTime" ma:index="14" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+    <xsd:element name="MediaServiceDateTaken" ma:index="12" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceEventHashCode" ma:index="15" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+    <xsd:element name="MediaServiceGenerationTime" ma:index="13" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceDateTaken" ma:index="16" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+    <xsd:element name="MediaServiceEventHashCode" ma:index="14" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
-      </xsd:simpleType>
-[...3 lines deleted...]
-        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Innholdstype"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Tittel"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
@@ -7211,159 +2855,153 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <root>
 </root>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CD17CC9B-3E18-461E-BD73-F1FFBC9E6CA8}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8706BFF5-47F9-4DCB-809A-B95B59B7E7B9}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="bc2992a9-3f1f-4835-849d-ef5bc734918c"/>
+    <ds:schemaRef ds:uri="abebcd3c-cff5-4e38-9f2e-a58ff33ad556"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{586FE43B-F48E-40B0-944B-4BDB0A028C12}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{62260DAB-F513-4590-8C60-CE012EF13651}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EF2AC1A3-F3AD-4EAF-9E2E-E2FB94C30E62}">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{16C5326F-2152-478D-B5DE-5378A9449313}">
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{887D53B4-4E46-49D1-9367-494E277FF5BE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Oslo brevmal.dotx</Template>
+  <Template>Oslo%20Tomt%20dokument.dotx</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>255</Words>
-  <Characters>1354</Characters>
+  <Words>249</Words>
+  <Characters>1322</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>11</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Tittel</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company>Oslo kommune</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1606</CharactersWithSpaces>
+  <CharactersWithSpaces>1568</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-[...3 lines deleted...]
-  <dc:description/>
+  <dc:creator>Marit Høye Neby</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Microsoft Theme">
     <vt:lpwstr>Selmer 011</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_7a2396b7-5846-48ff-8468-5f49f8ad722a_Enabled">
-[...24 lines deleted...]
-    <vt:lpwstr/>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
+    <vt:lpwstr>0x010100E78954869DAAC443BE95BE07310D7DA6</vt:lpwstr>
   </property>
 </Properties>
 </file>