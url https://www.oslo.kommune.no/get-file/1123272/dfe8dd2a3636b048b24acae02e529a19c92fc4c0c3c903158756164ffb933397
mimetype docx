--- v0 (2025-12-14)
+++ v1 (2026-09-17)
@@ -5,150 +5,75 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutenett"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9214"/>
       </w:tblGrid>
       <w:tr w:rsidR="009B4AD6" w14:paraId="57F82D3F" w14:textId="77777777" w:rsidTr="00690DD9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="29A3EDCE" w14:textId="77777777" w:rsidR="009B4AD6" w:rsidRDefault="009B4AD6" w:rsidP="00690DD9">
-[...74 lines deleted...]
-          <w:p w14:paraId="2488D55D" w14:textId="77777777" w:rsidR="009B4AD6" w:rsidRDefault="009B4AD6" w:rsidP="00690DD9">
+          <w:p w14:paraId="2488D55D" w14:textId="6233EC8B" w:rsidR="009B4AD6" w:rsidRDefault="009B4AD6" w:rsidP="00690DD9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
                 <w:color w:val="2A2859"/>
                 <w:sz w:val="38"/>
                 <w:szCs w:val="38"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1E32752D" wp14:editId="10C60EDA">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>5055290</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>6323</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1083310" cy="561340"/>
                   <wp:effectExtent l="0" t="0" r="2540" b="0"/>
                   <wp:wrapSquare wrapText="bothSides"/>
                   <wp:docPr id="2" name="Bilde 2"/>
@@ -231,154 +156,129 @@
                 <w:color w:val="2A2859"/>
                 <w:sz w:val="38"/>
                 <w:szCs w:val="38"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
                 <w:color w:val="2A2859"/>
                 <w:sz w:val="38"/>
                 <w:szCs w:val="38"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
                 <w:color w:val="2A2859"/>
                 <w:sz w:val="38"/>
                 <w:szCs w:val="38"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="306E11C0" w14:textId="406700A7" w:rsidR="009B4AD6" w:rsidRDefault="009B4AD6" w:rsidP="00690DD9">
+          <w:p w14:paraId="306E11C0" w14:textId="31669551" w:rsidR="009B4AD6" w:rsidRDefault="009B4AD6" w:rsidP="00690DD9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
                 <w:b/>
                 <w:color w:val="2A2859"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
                 <w:b/>
                 <w:color w:val="2A2859"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Du har rapporteringsplikt når du har mottatt midler fra Grünerløkka Ungdomsråd. Vennligst fyll ut dette skjemaet innen 4 uker etter avsluttet tiltak, og send skjemaet på e-post til </w:t>
+              <w:t>Du har rapporteringsplikt når du har mottatt midler fra Grünerløkka Ungdomsråd. Vennligst fyll ut dette skjemaet innen 4 uker etter avsluttet tiltak, og send skjemaet på e-post t</w:t>
+            </w:r>
+            <w:r w:rsidR="00793789">
+              <w:rPr>
+                <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
+                <w:b/>
+                <w:color w:val="2A2859"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">il: </w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r w:rsidR="00DD4008" w:rsidRPr="00A95C2E">
+              <w:r w:rsidR="00793789" w:rsidRPr="00547C8C">
                 <w:rPr>
                   <w:rStyle w:val="Hyperkobling"/>
                   <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
                   <w:b/>
                 </w:rPr>
-                <w:t>marte.olbergsveen@bga.oslo.kommune.no</w:t>
+                <w:t>hanne.elise.marthinsen@bga.oslo.kommune.no</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00DD4008">
               <w:rPr>
                 <w:rStyle w:val="Hyperkobling"/>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
                 <w:b/>
                 <w:color w:val="2A2859"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="09ABB8BD" w14:textId="77777777" w:rsidR="009B4AD6" w:rsidRDefault="009B4AD6" w:rsidP="00690DD9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
                 <w:b/>
                 <w:color w:val="2A2859"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1BDAD0CD" w14:textId="77777777" w:rsidR="009B4AD6" w:rsidRPr="00496201" w:rsidRDefault="009B4AD6" w:rsidP="009B4AD6">
+          <w:p w14:paraId="34890D68" w14:textId="77777777" w:rsidR="009B4AD6" w:rsidRPr="00793789" w:rsidRDefault="009B4AD6" w:rsidP="00793789">
             <w:pPr>
-              <w:pStyle w:val="Listeavsnitt"/>
-[...3 lines deleted...]
-              </w:numPr>
               <w:suppressAutoHyphens/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="280" w:line="264" w:lineRule="auto"/>
-              <w:contextualSpacing w:val="0"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
-            <w:r w:rsidRPr="001D1BDD">
-[...28 lines deleted...]
-            <w:r w:rsidRPr="001D1BDD">
+            <w:r w:rsidRPr="00793789">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Hvis du har fått penger du ikke har brukt, må du overføre dem til bydelens kontonummer 1315 01 00326.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="08D42CD2" w14:textId="77777777" w:rsidR="009B4AD6" w:rsidRPr="00890D60" w:rsidRDefault="009B4AD6" w:rsidP="00690DD9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
                 <w:b/>
                 <w:color w:val="2A2859"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="Tabellrutenett"/>
               <w:tblW w:w="9065" w:type="dxa"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="2689"/>
@@ -655,283 +555,283 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="66EC9C3B" w14:textId="77777777" w:rsidR="00A77721" w:rsidRDefault="00A77721" w:rsidP="00DD4008"/>
     <w:sectPr w:rsidR="00A77721" w:rsidSect="009D42B0">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="even" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1418" w:right="1134" w:bottom="1418" w:left="1559" w:header="709" w:footer="442" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="70606AD3" w14:textId="77777777" w:rsidR="00252BF5" w:rsidRDefault="00252BF5" w:rsidP="009B4AD6">
+    <w:p w14:paraId="6136DE90" w14:textId="77777777" w:rsidR="007A309A" w:rsidRDefault="007A309A" w:rsidP="009B4AD6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="16AA4751" w14:textId="77777777" w:rsidR="00252BF5" w:rsidRDefault="00252BF5" w:rsidP="009B4AD6">
+    <w:p w14:paraId="0BE2C255" w14:textId="77777777" w:rsidR="007A309A" w:rsidRDefault="007A309A" w:rsidP="009B4AD6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Oslo Sans Office">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000007" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
+    <w:sig w:usb0="A000006F" w:usb1="0000307B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="3205251D" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="009B4AD6">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3205251D" w14:textId="77777777" w:rsidR="0061126B" w:rsidRDefault="009B4AD6">
     <w:pPr>
       <w:pStyle w:val="Bunntekst"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidetall"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidetall"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidetall"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidetall"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidetall"/>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidetall"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="0A6D937E" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00000000">
+  <w:p w14:paraId="0A6D937E" w14:textId="77777777" w:rsidR="0061126B" w:rsidRDefault="0061126B">
     <w:pPr>
       <w:pStyle w:val="Bunntekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="69D8026D" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="009B4AD6">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="69D8026D" w14:textId="77777777" w:rsidR="0061126B" w:rsidRDefault="009B4AD6">
     <w:pPr>
       <w:pStyle w:val="Bunntekst"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="page" w:x="5905" w:y="3"/>
       <w:rPr>
         <w:rStyle w:val="Sidetall"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidetall"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidetall"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidetall"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidetall"/>
         <w:noProof/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidetall"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="1EE2017E" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00000000">
+  <w:p w14:paraId="1EE2017E" w14:textId="77777777" w:rsidR="0061126B" w:rsidRDefault="0061126B">
     <w:pPr>
       <w:pStyle w:val="Bunntekst"/>
       <w:ind w:right="850"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="Tabellrutenett"/>
       <w:tblW w:w="9782" w:type="dxa"/>
       <w:tblInd w:w="-426" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="142" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="413"/>
       <w:gridCol w:w="2672"/>
       <w:gridCol w:w="3843"/>
       <w:gridCol w:w="2854"/>
     </w:tblGrid>
     <w:tr w:rsidR="0080412D" w:rsidRPr="00B50791" w14:paraId="6376081C" w14:textId="77777777" w:rsidTr="00DA40A3">
       <w:trPr>
         <w:trHeight w:val="20"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="426" w:type="dxa"/>
           <w:vMerge w:val="restart"/>
         </w:tcPr>
-        <w:p w14:paraId="7F674CB6" w14:textId="77777777" w:rsidR="00000000" w:rsidRPr="00B50791" w:rsidRDefault="00000000" w:rsidP="0080412D">
+        <w:p w14:paraId="7F674CB6" w14:textId="77777777" w:rsidR="0061126B" w:rsidRPr="00B50791" w:rsidRDefault="0061126B" w:rsidP="0080412D">
           <w:pPr>
             <w:pStyle w:val="Bunntekst"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:color w:val="2A2859"/>
             </w:rPr>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="38F6DBE0" w14:textId="77777777" w:rsidR="00000000" w:rsidRPr="00B50791" w:rsidRDefault="009B4AD6" w:rsidP="0080412D">
+        <w:p w14:paraId="38F6DBE0" w14:textId="77777777" w:rsidR="0061126B" w:rsidRPr="00B50791" w:rsidRDefault="009B4AD6" w:rsidP="0080412D">
           <w:pPr>
             <w:spacing w:line="192" w:lineRule="auto"/>
             <w:rPr>
               <w:noProof/>
               <w:color w:val="2A2859"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00B50791">
             <w:rPr>
               <w:noProof/>
               <w:color w:val="2A2859"/>
             </w:rPr>
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="43C83885" wp14:editId="732D0DB8">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>71120</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>17365</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="133985" cy="170815"/>
                 <wp:effectExtent l="0" t="0" r="0" b="635"/>
                 <wp:wrapNone/>
                 <wp:docPr id="5" name="Bilde 5"/>
@@ -960,482 +860,460 @@
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="133985" cy="170815"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2699" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="715E00A8" w14:textId="77777777" w:rsidR="00000000" w:rsidRPr="00B50791" w:rsidRDefault="00000000" w:rsidP="0080412D">
+        <w:p w14:paraId="715E00A8" w14:textId="77777777" w:rsidR="0061126B" w:rsidRPr="00B50791" w:rsidRDefault="0061126B" w:rsidP="0080412D">
           <w:pPr>
             <w:pStyle w:val="Bunntekst"/>
             <w:rPr>
               <w:rStyle w:val="Sterk"/>
               <w:color w:val="2A2859"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3969" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="3E4C1688" w14:textId="77777777" w:rsidR="00000000" w:rsidRPr="00B50791" w:rsidRDefault="00000000" w:rsidP="0080412D">
+        <w:p w14:paraId="3E4C1688" w14:textId="77777777" w:rsidR="0061126B" w:rsidRPr="00B50791" w:rsidRDefault="0061126B" w:rsidP="0080412D">
           <w:pPr>
             <w:pStyle w:val="Bunntekst"/>
             <w:rPr>
               <w:color w:val="2A2859"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2688" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="08092FA8" w14:textId="77777777" w:rsidR="00000000" w:rsidRPr="00B50791" w:rsidRDefault="00000000" w:rsidP="0080412D">
+        <w:p w14:paraId="08092FA8" w14:textId="77777777" w:rsidR="0061126B" w:rsidRPr="00B50791" w:rsidRDefault="0061126B" w:rsidP="0080412D">
           <w:pPr>
             <w:pStyle w:val="Bunntekst"/>
             <w:rPr>
               <w:color w:val="2A2859"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="0080412D" w:rsidRPr="00B50791" w14:paraId="443DD199" w14:textId="77777777" w:rsidTr="00DA40A3">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="426" w:type="dxa"/>
           <w:vMerge/>
         </w:tcPr>
-        <w:p w14:paraId="42221055" w14:textId="77777777" w:rsidR="00000000" w:rsidRPr="00B50791" w:rsidRDefault="00000000" w:rsidP="0080412D">
+        <w:p w14:paraId="42221055" w14:textId="77777777" w:rsidR="0061126B" w:rsidRPr="00B50791" w:rsidRDefault="0061126B" w:rsidP="0080412D">
           <w:pPr>
             <w:spacing w:line="192" w:lineRule="auto"/>
             <w:rPr>
               <w:color w:val="2A2859"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2699" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="2FD977E1" w14:textId="77777777" w:rsidR="00000000" w:rsidRPr="00B50791" w:rsidRDefault="009B4AD6" w:rsidP="0080412D">
+        <w:p w14:paraId="2FD977E1" w14:textId="77777777" w:rsidR="0061126B" w:rsidRPr="00B50791" w:rsidRDefault="009B4AD6" w:rsidP="0080412D">
           <w:pPr>
             <w:pStyle w:val="Bunntekst"/>
             <w:rPr>
               <w:rStyle w:val="Sterk"/>
               <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
               <w:color w:val="2A2859"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
           </w:pPr>
           <w:bookmarkStart w:id="0" w:name="T1"/>
           <w:bookmarkEnd w:id="0"/>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Sterk"/>
               <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
               <w:color w:val="2A2859"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t>Bydelsadministrasjonen</w:t>
           </w:r>
         </w:p>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rStyle w:val="Sterk"/>
               <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
               <w:color w:val="2A2859"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:alias w:val="Bydel eller avdeling"/>
             <w:tag w:val="Bydel eller avdeling"/>
             <w:id w:val="-556626783"/>
             <w:text w:multiLine="1"/>
           </w:sdtPr>
           <w:sdtContent>
-            <w:p w14:paraId="44D8B4E6" w14:textId="77777777" w:rsidR="00000000" w:rsidRPr="00B50791" w:rsidRDefault="009B4AD6" w:rsidP="0080412D">
+            <w:p w14:paraId="44D8B4E6" w14:textId="77777777" w:rsidR="0061126B" w:rsidRPr="00B50791" w:rsidRDefault="009B4AD6" w:rsidP="0080412D">
               <w:pPr>
                 <w:pStyle w:val="Bunntekst"/>
                 <w:rPr>
                   <w:rStyle w:val="Sterk"/>
                   <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
                   <w:color w:val="2A2859"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
               </w:pPr>
               <w:r w:rsidRPr="00E609EF">
                 <w:rPr>
                   <w:rStyle w:val="Sterk"/>
                   <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
                   <w:color w:val="2A2859"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>Bydel Grünerløkka</w:t>
               </w:r>
             </w:p>
           </w:sdtContent>
         </w:sdt>
-        <w:p w14:paraId="48A0C44E" w14:textId="77777777" w:rsidR="00000000" w:rsidRPr="00B50791" w:rsidRDefault="009B4AD6" w:rsidP="0080412D">
+        <w:p w14:paraId="48A0C44E" w14:textId="77777777" w:rsidR="0061126B" w:rsidRPr="00B50791" w:rsidRDefault="009B4AD6" w:rsidP="0080412D">
           <w:pPr>
             <w:pStyle w:val="Bunntekst"/>
             <w:rPr>
               <w:rStyle w:val="Sterk"/>
               <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
               <w:color w:val="2A2859"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00B50791">
             <w:rPr>
               <w:rStyle w:val="Sterk"/>
               <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
               <w:color w:val="2A2859"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t>Oslo kommune</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3969" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="5A97BBA0" w14:textId="77777777" w:rsidR="00000000" w:rsidRPr="00B50791" w:rsidRDefault="009B4AD6" w:rsidP="0080412D">
+        <w:p w14:paraId="5A97BBA0" w14:textId="77777777" w:rsidR="0061126B" w:rsidRPr="00B50791" w:rsidRDefault="009B4AD6" w:rsidP="0080412D">
           <w:pPr>
             <w:pStyle w:val="Bunntekst"/>
             <w:rPr>
               <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
               <w:color w:val="2A2859"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00B50791">
             <w:rPr>
               <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
               <w:color w:val="2A2859"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t>Besøksadresse:</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="0A05DA6C" w14:textId="77777777" w:rsidR="00000000" w:rsidRPr="00B50791" w:rsidRDefault="009B4AD6" w:rsidP="0080412D">
+        <w:p w14:paraId="0A05DA6C" w14:textId="77777777" w:rsidR="0061126B" w:rsidRPr="00B50791" w:rsidRDefault="009B4AD6" w:rsidP="0080412D">
           <w:pPr>
             <w:pStyle w:val="Bunntekst"/>
             <w:rPr>
               <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
               <w:color w:val="2A2859"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
           </w:pPr>
           <w:bookmarkStart w:id="1" w:name="T2"/>
           <w:bookmarkEnd w:id="1"/>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
               <w:color w:val="2A2859"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t>Markveien 57, 0550 Oslo</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="1D9906ED" w14:textId="77777777" w:rsidR="00000000" w:rsidRPr="00B50791" w:rsidRDefault="009B4AD6" w:rsidP="0080412D">
+        <w:p w14:paraId="1D9906ED" w14:textId="77777777" w:rsidR="0061126B" w:rsidRPr="00B50791" w:rsidRDefault="009B4AD6" w:rsidP="0080412D">
           <w:pPr>
             <w:pStyle w:val="Bunntekst"/>
             <w:rPr>
               <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
               <w:color w:val="2A2859"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00B50791">
             <w:rPr>
               <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
               <w:color w:val="2A2859"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t>Postadresse:</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="12AB7397" w14:textId="77777777" w:rsidR="00000000" w:rsidRPr="00B50791" w:rsidRDefault="009B4AD6" w:rsidP="0080412D">
+        <w:p w14:paraId="12AB7397" w14:textId="77777777" w:rsidR="0061126B" w:rsidRPr="00B50791" w:rsidRDefault="009B4AD6" w:rsidP="0080412D">
           <w:pPr>
             <w:pStyle w:val="Bunntekst"/>
             <w:rPr>
               <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
               <w:color w:val="2A2859"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
           </w:pPr>
           <w:bookmarkStart w:id="2" w:name="T3"/>
           <w:bookmarkEnd w:id="2"/>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
               <w:color w:val="2A2859"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t>Pb 2128 Grünerløkka, 0505 Oslo</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2688" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="567E11E4" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="009B4AD6" w:rsidP="0080412D">
+        <w:p w14:paraId="567E11E4" w14:textId="77777777" w:rsidR="0061126B" w:rsidRDefault="009B4AD6" w:rsidP="0080412D">
           <w:pPr>
             <w:pStyle w:val="Bunntekst"/>
             <w:rPr>
               <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
               <w:color w:val="2A2859"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
           </w:pPr>
-          <w:proofErr w:type="gramStart"/>
           <w:r w:rsidRPr="00B50791">
             <w:rPr>
               <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
               <w:color w:val="2A2859"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">Telefon:  </w:t>
           </w:r>
           <w:bookmarkStart w:id="3" w:name="T4"/>
           <w:bookmarkEnd w:id="3"/>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
               <w:color w:val="2A2859"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t>21</w:t>
-[...9 lines deleted...]
-            <w:t xml:space="preserve"> 80 21 80</w:t>
+            <w:t>21 80 21 80</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="3D812DD9" w14:textId="77777777" w:rsidR="00000000" w:rsidRPr="00B50791" w:rsidRDefault="009B4AD6" w:rsidP="0080412D">
+        <w:p w14:paraId="3D812DD9" w14:textId="77777777" w:rsidR="0061126B" w:rsidRPr="00B50791" w:rsidRDefault="009B4AD6" w:rsidP="0080412D">
           <w:pPr>
             <w:pStyle w:val="Bunntekst"/>
             <w:rPr>
               <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
               <w:color w:val="2A2859"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
           </w:pPr>
           <w:bookmarkStart w:id="4" w:name="T5"/>
           <w:bookmarkEnd w:id="4"/>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
               <w:color w:val="2A2859"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t>postmottak@bga.oslo.kommune.no</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="1FC8A564" w14:textId="77777777" w:rsidR="00000000" w:rsidRPr="00B50791" w:rsidRDefault="009B4AD6" w:rsidP="007F348B">
+        <w:p w14:paraId="1FC8A564" w14:textId="77777777" w:rsidR="0061126B" w:rsidRPr="00B50791" w:rsidRDefault="009B4AD6" w:rsidP="007F348B">
           <w:pPr>
             <w:pStyle w:val="Bunntekst"/>
             <w:rPr>
               <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
               <w:color w:val="2A2859"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00B50791">
             <w:rPr>
               <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
               <w:color w:val="2A2859"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">Org. Nr.: </w:t>
           </w:r>
           <w:bookmarkStart w:id="5" w:name="T6"/>
           <w:bookmarkEnd w:id="5"/>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
               <w:color w:val="2A2859"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t>870 534 612</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="6F7DB2B6" w14:textId="77777777" w:rsidR="00000000" w:rsidRPr="00B50791" w:rsidRDefault="009B4AD6" w:rsidP="007F348B">
+        <w:p w14:paraId="6F7DB2B6" w14:textId="77777777" w:rsidR="0061126B" w:rsidRPr="00B50791" w:rsidRDefault="009B4AD6" w:rsidP="007F348B">
           <w:pPr>
             <w:pStyle w:val="Bunntekst"/>
             <w:rPr>
               <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
               <w:color w:val="2A2859"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00B50791">
             <w:rPr>
               <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
               <w:color w:val="2A2859"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t>oslo.kommune.no</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Oslo Sans Office" w:hAnsi="Oslo Sans Office"/>
               <w:color w:val="2A2859"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t>/</w:t>
+            <w:t>/bga</w:t>
           </w:r>
-          <w:proofErr w:type="spellStart"/>
-[...9 lines deleted...]
-          <w:proofErr w:type="spellEnd"/>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="129EC090" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00000000" w:rsidP="00A80A91">
+  <w:p w14:paraId="129EC090" w14:textId="77777777" w:rsidR="0061126B" w:rsidRDefault="0061126B" w:rsidP="00A80A91">
     <w:pPr>
       <w:pStyle w:val="Bunntekst"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="6F4E0FF4" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00000000">
+  <w:p w14:paraId="6F4E0FF4" w14:textId="77777777" w:rsidR="0061126B" w:rsidRDefault="0061126B">
     <w:pPr>
       <w:pStyle w:val="Bunntekst"/>
       <w:rPr>
         <w:sz w:val="4"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7F17558A" w14:textId="77777777" w:rsidR="00252BF5" w:rsidRDefault="00252BF5" w:rsidP="009B4AD6">
+    <w:p w14:paraId="49043CC0" w14:textId="77777777" w:rsidR="007A309A" w:rsidRDefault="007A309A" w:rsidP="009B4AD6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6348530E" w14:textId="77777777" w:rsidR="00252BF5" w:rsidRDefault="00252BF5" w:rsidP="009B4AD6">
+    <w:p w14:paraId="5F89B0E1" w14:textId="77777777" w:rsidR="007A309A" w:rsidRDefault="007A309A" w:rsidP="009B4AD6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="6A9E34AD" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00000000">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6A9E34AD" w14:textId="77777777" w:rsidR="0061126B" w:rsidRDefault="0061126B">
     <w:pPr>
       <w:pStyle w:val="Topptekst"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="5257B181" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00000000">
+  <w:p w14:paraId="5257B181" w14:textId="77777777" w:rsidR="0061126B" w:rsidRDefault="0061126B">
     <w:pPr>
       <w:pStyle w:val="Topptekst"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFFFB"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Overskrift1"/>
       <w:lvlText w:val="%1."/>
       <w:legacy w:legacy="1" w:legacySpace="57" w:legacyIndent="0"/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Overskrift2"/>
       <w:lvlText w:val="%1.%2"/>
       <w:legacy w:legacy="1" w:legacySpace="144" w:legacyIndent="0"/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Overskrift3"/>
       <w:lvlText w:val="%1.%2.%3"/>
@@ -1790,111 +1668,114 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="148326238">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1515800949">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="768086087">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1826820270">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009B4AD6"/>
     <w:rsid w:val="00252BF5"/>
+    <w:rsid w:val="0061126B"/>
+    <w:rsid w:val="00793789"/>
+    <w:rsid w:val="007A309A"/>
     <w:rsid w:val="009B4AD6"/>
     <w:rsid w:val="00A77721"/>
+    <w:rsid w:val="00BF1F61"/>
     <w:rsid w:val="00DD4008"/>
     <w:rsid w:val="00EA5800"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nb-NO"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="632E932D"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{42DBEC69-3118-48B2-88D0-95ED33AE8F37}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="nb-NO" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2452,51 +2333,50 @@
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Overskrift9Tegn"/>
     <w:qFormat/>
     <w:rsid w:val="009B4AD6"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="8"/>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:b/>
       <w:i/>
       <w:sz w:val="18"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standardskriftforavsnitt">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Vanligtabell">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Ingenliste">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Overskrift1Tegn">
     <w:name w:val="Overskrift 1 Tegn"/>
@@ -2752,58 +2632,58 @@
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="io-step-title">
     <w:name w:val="io-step-title"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:rsid w:val="009B4AD6"/>
   </w:style>
   <w:style w:type="character" w:styleId="Ulstomtale">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00DD4008"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:marte.olbergsveen@bga.oslo.kommune.no" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hanne.elise.marthinsen@bga.oslo.kommune.no" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
@@ -3031,70 +2911,70 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>599</Characters>
+  <Pages>1</Pages>
+  <Words>99</Words>
+  <Characters>525</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>4</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tittel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>710</CharactersWithSpaces>
+  <CharactersWithSpaces>623</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Shivani Sharma</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>