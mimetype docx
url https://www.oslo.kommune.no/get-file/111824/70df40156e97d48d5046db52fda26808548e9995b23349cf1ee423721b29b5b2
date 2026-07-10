--- v0 (2025-12-05)
+++ v1 (2026-07-10)
@@ -4,74 +4,71 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="333CBE29" w14:textId="77777777" w:rsidR="00A40C2F" w:rsidRDefault="00A40C2F" w:rsidP="003D7D11"/>
-    <w:p w14:paraId="3C57FEBD" w14:textId="6D7C086F" w:rsidR="00E821A1" w:rsidRDefault="00E821A1" w:rsidP="00E821A1">
+    <w:p w14:paraId="3C57FEBD" w14:textId="0B9FE981" w:rsidR="00E821A1" w:rsidRDefault="00E821A1" w:rsidP="00E821A1">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
-        <w:t>Sist oppdatert 2</w:t>
+        <w:t xml:space="preserve">Sist oppdatert </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF78DB">
+        <w:t>24.06</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F7D15">
+        <w:t>.20</w:t>
       </w:r>
       <w:r w:rsidR="000A4EAD">
-        <w:t>9</w:t>
-[...11 lines deleted...]
-        <w:t>21</w:t>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF78DB">
+        <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70B1F93A" w14:textId="77777777" w:rsidR="00E821A1" w:rsidRDefault="00E821A1" w:rsidP="00E821A1">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A09C4">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Generell veiledning til malen</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
@@ -375,96 +372,120 @@
     <w:p w14:paraId="2534143F" w14:textId="77777777" w:rsidR="00E821A1" w:rsidRPr="009F7D15" w:rsidRDefault="00E821A1" w:rsidP="00E821A1">
       <w:pPr>
         <w:pStyle w:val="Regbesttittel"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="240"/>
         <w:contextualSpacing w:val="0"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="009F7D15">
         <w:t>Reguleringsplan for &lt;navn på planen/adresse&gt;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59F978C5" w14:textId="77777777" w:rsidR="00E821A1" w:rsidRPr="009F7D15" w:rsidRDefault="00E821A1" w:rsidP="00E821A1">
       <w:r w:rsidRPr="009F7D15">
         <w:t>Reguleringsbestemmelser</w:t>
       </w:r>
       <w:r w:rsidRPr="009F7D15">
         <w:br/>
-        <w:t>Detaljregulering for gnr/bnr &lt;sett inn gnr/bnr&gt;.</w:t>
+        <w:t>Detaljregulering for gnr/</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009F7D15">
+        <w:t>bnr</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009F7D15">
+        <w:t xml:space="preserve"> &lt;sett inn gnr/bnr&gt;.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="529B0D22" w14:textId="77777777" w:rsidR="00E821A1" w:rsidRPr="009F7D15" w:rsidRDefault="00E821A1" w:rsidP="00E821A1">
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009F7D15">
         <w:t>Kartnummer</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009F7D15">
         <w:t>&lt;XXXXXXX&gt;, [dato] &lt;og revidert [dato]&gt;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2153BCF3" w14:textId="77777777" w:rsidR="00E821A1" w:rsidRDefault="00E821A1" w:rsidP="00E821A1">
       <w:pPr>
         <w:pStyle w:val="Regbest0kapittel"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="009F7D15">
         <w:t>Planens hensikt</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="248489D3" w14:textId="77777777" w:rsidR="00E821A1" w:rsidRPr="00906340" w:rsidRDefault="00E821A1" w:rsidP="00E821A1">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00906340">
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">Hva som er hovedhensikten med planen, poengtert angitt. Vær så konkret som mulig, og husk at reguleringsplaner kun omfatter fysiske tiltak. Utfyllende beskrivelse skal fremgå av planbeskrivelsen. Hensikten med planen bør formuleres slik at den også er til støtte i vurderinger av søknader om dispensasjon eller forslag til endring av planen. Hensikt med planen kan sammenlignes med formål med lover/forskrifter, som alltid er § 1.   </w:t>
+        <w:t xml:space="preserve">Hva som er hovedhensikten med planen, poengtert angitt. Vær så konkret som mulig, og husk at reguleringsplaner kun omfatter fysiske tiltak. Utfyllende beskrivelse skal </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00906340">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>fremgå</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00906340">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> av planbeskrivelsen. Hensikten med planen bør formuleres slik at den også er til støtte i vurderinger av søknader om dispensasjon eller forslag til endring av planen. Hensikt med planen kan sammenlignes med formål med lover/forskrifter, som alltid er § 1.   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0BA82B70" w14:textId="77777777" w:rsidR="00E821A1" w:rsidRPr="00906340" w:rsidRDefault="00E821A1" w:rsidP="00E821A1">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00906340">
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>For eksempel:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D971B9D" w14:textId="77777777" w:rsidR="00E821A1" w:rsidRPr="00906340" w:rsidRDefault="00E821A1" w:rsidP="00E821A1">
       <w:pPr>
         <w:pStyle w:val="Listeavsnitt"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
@@ -605,51 +626,67 @@
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00906340">
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>Utforming (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00906340">
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>pbl</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00906340">
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t>. §12-7 nr 1, 4, 5):</w:t>
+        <w:t xml:space="preserve">. §12-7 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00906340">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>nr</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00906340">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1, 4, 5):</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70AE0BDE" w14:textId="77777777" w:rsidR="00E821A1" w:rsidRPr="00906340" w:rsidRDefault="00E821A1" w:rsidP="00E821A1">
       <w:pPr>
         <w:pStyle w:val="Listeavsnitt"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00906340">
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
@@ -794,51 +831,67 @@
     </w:p>
     <w:p w14:paraId="0801AA3E" w14:textId="77777777" w:rsidR="00E821A1" w:rsidRPr="00875DD6" w:rsidRDefault="00E821A1" w:rsidP="00E821A1">
       <w:pPr>
         <w:pStyle w:val="Listeavsnitt"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00875DD6">
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Spesielle krav til arkitektoniske løsninger, materialbruk, fargebruk, andre estetiske krav </w:t>
+        <w:t xml:space="preserve">Spesielle krav til arkitektoniske løsninger, materialbruk, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00875DD6">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>fargebruk,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00875DD6">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> andre estetiske krav </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42ECCF96" w14:textId="77777777" w:rsidR="00E821A1" w:rsidRPr="00875DD6" w:rsidRDefault="00E821A1" w:rsidP="00E821A1">
       <w:pPr>
         <w:pStyle w:val="Listeavsnitt"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00875DD6">
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
@@ -940,51 +993,67 @@
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00875DD6">
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>Funksjons- og kvalitetskrav (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00875DD6">
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>pbl</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00875DD6">
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">. § 12-7 nr 1, 4, 5) </w:t>
+        <w:t xml:space="preserve">. § 12-7 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00875DD6">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>nr</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00875DD6">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1, 4, 5) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02A0118C" w14:textId="77777777" w:rsidR="00E821A1" w:rsidRPr="00875DD6" w:rsidRDefault="00E821A1" w:rsidP="00E821A1">
       <w:pPr>
         <w:pStyle w:val="Listeavsnitt"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00875DD6">
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
@@ -992,51 +1061,67 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="51CDE85F" w14:textId="77777777" w:rsidR="00E821A1" w:rsidRPr="00875DD6" w:rsidRDefault="00E821A1" w:rsidP="00E821A1">
       <w:pPr>
         <w:pStyle w:val="Listeavsnitt"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00875DD6">
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t>Parkering (kun dersom ikke felles med andre felt/formål)(bil og sykkel)</w:t>
+        <w:t>Parkering (kun dersom ikke felles med andre felt/</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00875DD6">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>formål)(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00875DD6">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>bil og sykkel)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63586D69" w14:textId="77777777" w:rsidR="00E821A1" w:rsidRPr="00875DD6" w:rsidRDefault="00E821A1" w:rsidP="00E821A1">
       <w:pPr>
         <w:pStyle w:val="Listeavsnitt"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00875DD6">
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
@@ -1112,93 +1197,125 @@
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00875DD6">
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>Andre forhold knyttet til byggegrenser, miljøkvalitet, samfunnssikkerhet og verneverdier som gjelder dette/disse byggeområdene spesielt (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00875DD6">
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>pbl</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00875DD6">
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">. § 12-7 nr 2, 3, 4, 6) </w:t>
+        <w:t xml:space="preserve">. § 12-7 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00875DD6">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>nr</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00875DD6">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2, 3, 4, 6) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7CD397" w14:textId="77777777" w:rsidR="00E821A1" w:rsidRPr="00875DD6" w:rsidRDefault="00E821A1" w:rsidP="00E821A1">
       <w:pPr>
         <w:pStyle w:val="Listeavsnitt"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00875DD6">
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>Om området/områdene skal være offentlige eller felles (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00875DD6">
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>pbl</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00875DD6">
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">. § 12-7 nr 14) – </w:t>
+        <w:t xml:space="preserve">. § 12-7 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00875DD6">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>nr</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00875DD6">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 14) – </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00875DD6">
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>parametrisert</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00875DD6">
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> bestemmelse</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01CE34CE" w14:textId="77777777" w:rsidR="00E821A1" w:rsidRPr="00875DD6" w:rsidRDefault="00E821A1" w:rsidP="00E821A1">
       <w:pPr>
         <w:pStyle w:val="Listeavsnitt"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
@@ -1212,93 +1329,125 @@
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00875DD6">
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>Verneverdier kulturmiljø/naturmangfold (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00875DD6">
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>pbl</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00875DD6">
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">. §12-7 nr 6) </w:t>
+        <w:t xml:space="preserve">. §12-7 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00875DD6">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>nr</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00875DD6">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 6) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5ECC7A5B" w14:textId="77777777" w:rsidR="00E821A1" w:rsidRPr="00875DD6" w:rsidRDefault="00E821A1" w:rsidP="00E821A1">
       <w:pPr>
         <w:pStyle w:val="Listeavsnitt"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00875DD6">
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>Byggegrenser (eksempelvis mot veg/jernbane) (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00875DD6">
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>pbl</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00875DD6">
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">. § 12-7 nr 2) </w:t>
+        <w:t xml:space="preserve">. § 12-7 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00875DD6">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>nr</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00875DD6">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="657EE5C0" w14:textId="77777777" w:rsidR="00E821A1" w:rsidRPr="00875DD6" w:rsidRDefault="00E821A1" w:rsidP="00E821A1">
       <w:pPr>
         <w:pStyle w:val="Listeavsnitt"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00875DD6">
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
@@ -1322,77 +1471,125 @@
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00875DD6">
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>Miljøkvalitet (for eksempel knyttet til støy og forurensning) (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00875DD6">
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>pbl</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00875DD6">
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t>. § 12-7 nr 3)</w:t>
+        <w:t xml:space="preserve">. § 12-7 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00875DD6">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>nr</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00875DD6">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66156E68" w14:textId="77777777" w:rsidR="00E821A1" w:rsidRPr="00875DD6" w:rsidRDefault="00E821A1" w:rsidP="00E821A1">
       <w:pPr>
         <w:pStyle w:val="Listeavsnitt"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00875DD6">
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">Samfunnssikkerhet (eksempel knyttet til flom eller skred/ras (pbl.§12-7 nr 1, 2, 4) </w:t>
+        <w:t>Samfunnssikkerhet (eksempel knyttet til flom eller skred/ras (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00875DD6">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>pbl.§</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00875DD6">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">12-7 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00875DD6">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>nr</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00875DD6">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1, 2, 4) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F39805E" w14:textId="77777777" w:rsidR="00E821A1" w:rsidRPr="00875DD6" w:rsidRDefault="00E821A1" w:rsidP="00E821A1">
       <w:pPr>
         <w:pStyle w:val="Listeavsnitt"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00875DD6">
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
@@ -1432,51 +1629,67 @@
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00875DD6">
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>Krav om undersøkelser ved gjennomføring av planen (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00875DD6">
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>pbl</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00875DD6">
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t>. § 12-7 nr 12)</w:t>
+        <w:t xml:space="preserve">. § 12-7 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00875DD6">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>nr</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00875DD6">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 12)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2EBE64AF" w14:textId="2AFF0333" w:rsidR="00E821A1" w:rsidRPr="00875DD6" w:rsidRDefault="00E821A1" w:rsidP="00E821A1">
       <w:pPr>
         <w:pStyle w:val="Listeavsnitt"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00875DD6">
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
@@ -1652,93 +1865,125 @@
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00875DD6">
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Utforming (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00875DD6">
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>pbl</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00875DD6">
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t>. §12-7 nr 1, 4, 5)</w:t>
+        <w:t xml:space="preserve">. §12-7 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00875DD6">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>nr</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00875DD6">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1, 4, 5)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72810698" w14:textId="77777777" w:rsidR="00E821A1" w:rsidRPr="00875DD6" w:rsidRDefault="00E821A1" w:rsidP="00E821A1">
       <w:pPr>
         <w:pStyle w:val="Listeavsnitt"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00875DD6">
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>Funksjons- og kvalitetskrav (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00875DD6">
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>pbl</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00875DD6">
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">. § 12-7 nr 1, 4, 7) </w:t>
+        <w:t xml:space="preserve">. § 12-7 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00875DD6">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>nr</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00875DD6">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1, 4, 7) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5AE6E4B6" w14:textId="77777777" w:rsidR="00E821A1" w:rsidRPr="00875DD6" w:rsidRDefault="00E821A1" w:rsidP="00E821A1">
       <w:pPr>
         <w:pStyle w:val="Listeavsnitt"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00875DD6">
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
@@ -1869,51 +2114,69 @@
       </w:pPr>
       <w:r w:rsidRPr="00875DD6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>Funksjons- og kvalitetskrav (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00875DD6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>pbl</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00875DD6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">. § 12-7 nr 1, 4, 5, 7): </w:t>
+        <w:t xml:space="preserve">. § 12-7 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00875DD6">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>nr</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00875DD6">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1, 4, 5, 7): </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33F70CE1" w14:textId="77777777" w:rsidR="00E821A1" w:rsidRPr="00875DD6" w:rsidRDefault="00E821A1" w:rsidP="00E821A1">
       <w:pPr>
         <w:pStyle w:val="Listeavsnitt"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00875DD6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:i/>
@@ -2055,51 +2318,69 @@
       </w:pPr>
       <w:r w:rsidRPr="00875DD6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>Dokumentasjonskrav og særskilt underlag til byggesaksbehandlingen (slik som krav til takplan, landskapsplan/utomhusplan, kvalitetsprogram for miljø og energi, plan for overvannshåndtering, marksikringsplan) (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00875DD6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>pbl</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00875DD6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t>. § 12-7 nr 12)</w:t>
+        <w:t xml:space="preserve">. § 12-7 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00875DD6">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>nr</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00875DD6">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 12)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F92862A" w14:textId="77777777" w:rsidR="00E821A1" w:rsidRPr="009F7D15" w:rsidRDefault="00E821A1" w:rsidP="00E821A1">
       <w:pPr>
         <w:pStyle w:val="Regbest2"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="924"/>
           <w:tab w:val="clear" w:pos="1134"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="009F7D15">
         <w:t>&lt;Arealformål&gt;, &lt;felt x, x, etc.&gt;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1331D8CB" w14:textId="77777777" w:rsidR="00E821A1" w:rsidRPr="00875DD6" w:rsidRDefault="00E821A1" w:rsidP="00E821A1">
@@ -2134,51 +2415,67 @@
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00875DD6">
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>Utforming (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00875DD6">
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>pbl</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00875DD6">
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">. §12-7 nr 1, 4, 5) </w:t>
+        <w:t xml:space="preserve">. §12-7 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00875DD6">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>nr</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00875DD6">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1, 4, 5) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A5B3031" w14:textId="77777777" w:rsidR="00E821A1" w:rsidRPr="00875DD6" w:rsidRDefault="00E821A1" w:rsidP="00E821A1">
       <w:pPr>
         <w:pStyle w:val="Listeavsnitt"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00875DD6">
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
@@ -2322,51 +2619,67 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="29F36322" w14:textId="77777777" w:rsidR="00E821A1" w:rsidRPr="00875DD6" w:rsidRDefault="00E821A1" w:rsidP="00E821A1">
       <w:pPr>
         <w:pStyle w:val="Listeavsnitt"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00875DD6">
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">Spesielle krav til arkitektoniske løsninger, materialbruk, fargebruk, andre estetiske krav </w:t>
+        <w:t xml:space="preserve">Spesielle krav til arkitektoniske løsninger, materialbruk, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00875DD6">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>fargebruk,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00875DD6">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> andre estetiske krav </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="792EDA6D" w14:textId="77777777" w:rsidR="00E821A1" w:rsidRPr="00875DD6" w:rsidRDefault="00E821A1" w:rsidP="00E821A1">
       <w:pPr>
         <w:pStyle w:val="Listeavsnitt"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00875DD6">
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
@@ -2464,51 +2777,67 @@
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>Funksjons- og kvalitetskrav (særskilt for dette/disse byggeområdene) (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="006A2E89">
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>pbl</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00E26FBB">
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="006A2E89">
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> § 12-7 nr 1, 4, 5, 7)</w:t>
+        <w:t xml:space="preserve"> § 12-7 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006A2E89">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>nr</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006A2E89">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1, 4, 5, 7)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DF2A701" w14:textId="77777777" w:rsidR="00E821A1" w:rsidRPr="00875DD6" w:rsidRDefault="00E821A1" w:rsidP="00E821A1">
       <w:pPr>
         <w:pStyle w:val="Listeavsnitt"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00875DD6">
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
@@ -2517,51 +2846,67 @@
     </w:p>
     <w:p w14:paraId="20FD96F9" w14:textId="77777777" w:rsidR="00E821A1" w:rsidRPr="00875DD6" w:rsidRDefault="00E821A1" w:rsidP="00E821A1">
       <w:pPr>
         <w:pStyle w:val="Listeavsnitt"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00875DD6">
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Parkering (kun dersom ikke felles med andre felt/formål)(bil og sykkel)</w:t>
+        <w:t>Parkering (kun dersom ikke felles med andre felt/</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00875DD6">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>formål)(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00875DD6">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>bil og sykkel)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B959E7B" w14:textId="77777777" w:rsidR="00E821A1" w:rsidRPr="00875DD6" w:rsidRDefault="00E821A1" w:rsidP="00E821A1">
       <w:pPr>
         <w:pStyle w:val="Listeavsnitt"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00875DD6">
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
@@ -2741,93 +3086,125 @@
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00875DD6">
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>Andre forhold knyttet til byggegrenser, miljøkvalitet, samfunnssikkerhet og verneverdier som gjelder dette/disse byggeområdene spesielt (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00875DD6">
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>pbl</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00875DD6">
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">. § 12-7 nr 2, 3, 4, 6) </w:t>
+        <w:t xml:space="preserve">. § 12-7 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00875DD6">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>nr</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00875DD6">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2, 3, 4, 6) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B4C86D3" w14:textId="77777777" w:rsidR="00E821A1" w:rsidRPr="00875DD6" w:rsidRDefault="00E821A1" w:rsidP="00E821A1">
       <w:pPr>
         <w:pStyle w:val="Listeavsnitt"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00875DD6">
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>Om området/områdene skal være offentlige eller felles (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00875DD6">
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>pbl</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00875DD6">
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">. § 12-7 nr 14) – </w:t>
+        <w:t xml:space="preserve">. § 12-7 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00875DD6">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>nr</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00875DD6">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 14) – </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00875DD6">
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>parametrisert</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00875DD6">
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> bestemmelse</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01DD17F6" w14:textId="77777777" w:rsidR="00E821A1" w:rsidRPr="00875DD6" w:rsidRDefault="00E821A1" w:rsidP="00E821A1">
       <w:pPr>
         <w:pStyle w:val="Listeavsnitt"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
@@ -3383,178 +3760,226 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="10838948" w14:textId="77777777" w:rsidR="00E821A1" w:rsidRPr="00875DD6" w:rsidRDefault="00E821A1" w:rsidP="00E821A1">
       <w:pPr>
         <w:pStyle w:val="Listeavsnitt"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00875DD6">
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Utforming (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00875DD6">
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>pbl</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00875DD6">
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">. §12-7 nr 1, 2, 4) </w:t>
+        <w:t xml:space="preserve">. §12-7 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00875DD6">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>nr</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00875DD6">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1, 2, 4) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21365AC3" w14:textId="77777777" w:rsidR="00E821A1" w:rsidRPr="00875DD6" w:rsidRDefault="00E821A1" w:rsidP="00E821A1">
       <w:pPr>
         <w:pStyle w:val="Listeavsnitt"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00875DD6">
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>Arealbruk (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00875DD6">
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>pbl</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00875DD6">
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t>. § 12-7 nr 2)</w:t>
+        <w:t xml:space="preserve">. § 12-7 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00875DD6">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>nr</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00875DD6">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D44A8E2" w14:textId="77777777" w:rsidR="00E821A1" w:rsidRPr="00875DD6" w:rsidRDefault="00E821A1" w:rsidP="00E821A1">
       <w:pPr>
         <w:pStyle w:val="Listeavsnitt"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00875DD6">
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Krav til opparbeidingen </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E0FA8DE" w14:textId="77777777" w:rsidR="00E821A1" w:rsidRPr="00875DD6" w:rsidRDefault="00E821A1" w:rsidP="00E821A1">
       <w:pPr>
         <w:pStyle w:val="Listeavsnitt"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00875DD6">
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>Funksjons- og kvalitetskrav (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00875DD6">
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>pbl</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00875DD6">
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">. § 12-7 nr 1, 4, 7, 8) </w:t>
+        <w:t xml:space="preserve">. § 12-7 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00875DD6">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>nr</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00875DD6">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1, 4, 7, 8) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09CDFA0F" w14:textId="77777777" w:rsidR="00E821A1" w:rsidRPr="00875DD6" w:rsidRDefault="00E821A1" w:rsidP="00E821A1">
       <w:pPr>
         <w:pStyle w:val="Listeavsnitt"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00875DD6">
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
@@ -3620,51 +4045,67 @@
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00875DD6">
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>Dokumentasjonskrav (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00875DD6">
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>pbl</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00875DD6">
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t>. § 12-7 nr 12)</w:t>
+        <w:t xml:space="preserve">. § 12-7 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00875DD6">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>nr</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00875DD6">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 12)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0686DBCE" w14:textId="77777777" w:rsidR="00E821A1" w:rsidRPr="00875DD6" w:rsidRDefault="00E821A1" w:rsidP="00E821A1">
       <w:pPr>
         <w:pStyle w:val="Listeavsnitt"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00875DD6">
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
@@ -3694,51 +4135,59 @@
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>Juridiske linjer, eksempelvis støyskjerm, støttemur, sikringsgjerde (§§ 12-7 nr. 1 og 4)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06914715" w14:textId="77777777" w:rsidR="00E821A1" w:rsidRDefault="00E821A1" w:rsidP="00E821A1">
       <w:pPr>
         <w:pStyle w:val="Regbest2"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="924"/>
           <w:tab w:val="clear" w:pos="1134"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="009F7D15">
-        <w:t>&lt;Arealformål&gt;,&lt; felt x, x, etc.&gt;</w:t>
+        <w:t>&lt;Arealformål</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009F7D15">
+        <w:t>&gt;,&lt;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009F7D15">
+        <w:t xml:space="preserve"> felt x, x, etc.&gt;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E60A8E7" w14:textId="77777777" w:rsidR="00E821A1" w:rsidRPr="00875DD6" w:rsidRDefault="00E821A1" w:rsidP="00E821A1">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00875DD6">
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve">Bestemmelser som gjelder særskilt for enkelte felt eller hoved-/underformål, alene eller flere sammen, kan eksempelvis omfatte: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D3C6934" w14:textId="77777777" w:rsidR="00E821A1" w:rsidRPr="00875DD6" w:rsidRDefault="00E821A1" w:rsidP="00E821A1">
       <w:pPr>
         <w:pStyle w:val="Listeavsnitt"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
@@ -3751,93 +4200,125 @@
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00875DD6">
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>Utforming (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00875DD6">
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>pbl</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00875DD6">
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">. §12-7 nr 1, 4) </w:t>
+        <w:t xml:space="preserve">. §12-7 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00875DD6">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>nr</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00875DD6">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1, 4) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="019CCE14" w14:textId="77777777" w:rsidR="00E821A1" w:rsidRPr="00875DD6" w:rsidRDefault="00E821A1" w:rsidP="00E821A1">
       <w:pPr>
         <w:pStyle w:val="Listeavsnitt"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00875DD6">
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>Arealbruk (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00875DD6">
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>pbl</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00875DD6">
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t>. § 12-7 nr 2)</w:t>
+        <w:t xml:space="preserve">. § 12-7 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00875DD6">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>nr</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00875DD6">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="779A951A" w14:textId="77777777" w:rsidR="00E821A1" w:rsidRPr="00875DD6" w:rsidRDefault="00E821A1" w:rsidP="00E821A1">
       <w:pPr>
         <w:pStyle w:val="Listeavsnitt"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00875DD6">
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
@@ -3861,51 +4342,67 @@
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00875DD6">
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>Funksjons- og kvalitetskrav (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00875DD6">
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>pbl</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00875DD6">
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">. § 12-7 nr 1, 4, 7, 8) </w:t>
+        <w:t xml:space="preserve">. § 12-7 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00875DD6">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>nr</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00875DD6">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1, 4, 7, 8) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24427BA1" w14:textId="77777777" w:rsidR="00E821A1" w:rsidRPr="00875DD6" w:rsidRDefault="00E821A1" w:rsidP="00E821A1">
       <w:pPr>
         <w:pStyle w:val="Listeavsnitt"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00875DD6">
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
@@ -3929,154 +4426,177 @@
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00875DD6">
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>Trafikkregulerende tiltak (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00875DD6">
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>pbl</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00875DD6">
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">. § 12-7 nr 7) </w:t>
+        <w:t xml:space="preserve">. § 12-7 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00875DD6">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>nr</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00875DD6">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 7) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="438F5F23" w14:textId="77777777" w:rsidR="00E821A1" w:rsidRPr="00875DD6" w:rsidRDefault="00E821A1" w:rsidP="00E821A1">
       <w:pPr>
         <w:pStyle w:val="Listeavsnitt"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00875DD6">
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>Krav til fartsdempende tiltak</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E41AB10" w14:textId="77777777" w:rsidR="00E821A1" w:rsidRPr="00875DD6" w:rsidRDefault="00E821A1" w:rsidP="00E821A1">
       <w:pPr>
         <w:pStyle w:val="Listeavsnitt"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00875DD6">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Parkeringsbestemmelser </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="684C6D7C" w14:textId="77777777" w:rsidR="00E821A1" w:rsidRPr="00875DD6" w:rsidRDefault="00E821A1" w:rsidP="00E821A1">
       <w:pPr>
         <w:pStyle w:val="Listeavsnitt"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00875DD6">
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>Om området/områdene skal være offentlige eller felles (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00875DD6">
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>pbl</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00875DD6">
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">. § 12-7 nr 14) – </w:t>
+        <w:t xml:space="preserve">. § 12-7 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00875DD6">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>nr</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00875DD6">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 14) – </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00875DD6">
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>parametrisert</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00875DD6">
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> bestemmelse. For fellesområder angis hvilke eiendommer eierfellesskapet omfatter.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="571124CF" w14:textId="77777777" w:rsidR="00E821A1" w:rsidRPr="009F7D15" w:rsidRDefault="00E821A1" w:rsidP="00E821A1">
       <w:pPr>
         <w:pStyle w:val="Regbest1"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="6"/>
         </w:numPr>
@@ -4096,51 +4616,59 @@
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009F7D15">
         <w:t>. § 12-5 nr. 3)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47BDEF37" w14:textId="77777777" w:rsidR="00E821A1" w:rsidRDefault="00E821A1" w:rsidP="00E821A1">
       <w:pPr>
         <w:pStyle w:val="Regbest2"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="924"/>
           <w:tab w:val="clear" w:pos="1134"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="009F7D15">
-        <w:t xml:space="preserve">Fellesbestemmelser for &lt;felt x, x, x, x, etc/formål&gt;. </w:t>
+        <w:t xml:space="preserve">Fellesbestemmelser for &lt;felt x, x, x, x, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009F7D15">
+        <w:t>etc</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009F7D15">
+        <w:t xml:space="preserve">/formål&gt;. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C8EFEE6" w14:textId="77777777" w:rsidR="00E821A1" w:rsidRPr="00875DD6" w:rsidRDefault="00E821A1" w:rsidP="00E821A1">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00875DD6">
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve">Bestemmelser som gjelder særskilt for alle områder for grønnstruktur eller en kombinasjon av hoved-/underformål, kan eksempelvis omfatte: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74D5A94C" w14:textId="77777777" w:rsidR="00E821A1" w:rsidRPr="00875DD6" w:rsidRDefault="00E821A1" w:rsidP="00E821A1">
       <w:pPr>
         <w:pStyle w:val="Listeavsnitt"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
@@ -4153,93 +4681,125 @@
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00875DD6">
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>Utforming (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00875DD6">
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>pbl</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00875DD6">
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">. §12-7 nr 1, 4) </w:t>
+        <w:t xml:space="preserve">. §12-7 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00875DD6">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>nr</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00875DD6">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1, 4) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43CCD074" w14:textId="77777777" w:rsidR="00E821A1" w:rsidRPr="00875DD6" w:rsidRDefault="00E821A1" w:rsidP="00E821A1">
       <w:pPr>
         <w:pStyle w:val="Listeavsnitt"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00875DD6">
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>Arealbruk (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00875DD6">
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>pbl</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00875DD6">
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">. § 12-7 nr 2) </w:t>
+        <w:t xml:space="preserve">. § 12-7 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00875DD6">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>nr</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00875DD6">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2365D81F" w14:textId="77777777" w:rsidR="00E821A1" w:rsidRPr="00875DD6" w:rsidRDefault="00E821A1" w:rsidP="00E821A1">
       <w:pPr>
         <w:pStyle w:val="Listeavsnitt"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00875DD6">
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
@@ -4263,51 +4823,67 @@
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00875DD6">
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>Funksjons- og kvalitetskrav (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00875DD6">
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>pbl</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00875DD6">
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">. § 12-7 nr 4, 7) </w:t>
+        <w:t xml:space="preserve">. § 12-7 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00875DD6">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>nr</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00875DD6">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4, 7) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="282E063D" w14:textId="77777777" w:rsidR="00E821A1" w:rsidRPr="00875DD6" w:rsidRDefault="00E821A1" w:rsidP="00E821A1">
       <w:pPr>
         <w:pStyle w:val="Listeavsnitt"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00875DD6">
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
@@ -4368,93 +4944,125 @@
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00875DD6">
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>Utforming (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00875DD6">
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>pbl</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00875DD6">
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">. §12-7 nr 1, 4) </w:t>
+        <w:t xml:space="preserve">. §12-7 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00875DD6">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>nr</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00875DD6">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1, 4) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37087CC8" w14:textId="77777777" w:rsidR="00E821A1" w:rsidRPr="00875DD6" w:rsidRDefault="00E821A1" w:rsidP="00E821A1">
       <w:pPr>
         <w:pStyle w:val="Listeavsnitt"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00875DD6">
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>Arealbruk (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00875DD6">
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>pbl</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00875DD6">
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t>. § 12-7 nr 2)</w:t>
+        <w:t xml:space="preserve">. § 12-7 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00875DD6">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>nr</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00875DD6">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BA7CB89" w14:textId="77777777" w:rsidR="00E821A1" w:rsidRPr="00875DD6" w:rsidRDefault="00E821A1" w:rsidP="00E821A1">
       <w:pPr>
         <w:pStyle w:val="Listeavsnitt"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00875DD6">
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
@@ -4478,210 +5086,266 @@
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00875DD6">
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>Funksjons- og kvalitetskrav (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00875DD6">
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>pbl</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00875DD6">
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">. § 12-7 nr 1, 4, 7, 8) </w:t>
+        <w:t xml:space="preserve">. § 12-7 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00875DD6">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>nr</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00875DD6">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1, 4, 7, 8) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C105B40" w14:textId="77777777" w:rsidR="00E821A1" w:rsidRPr="00875DD6" w:rsidRDefault="00E821A1" w:rsidP="00E821A1">
       <w:pPr>
         <w:pStyle w:val="Listeavsnitt"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00875DD6">
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Stigningsforhold, krav til vegetasjon, type og omfang ny vegetasjon vs. vegetasjonsvern, blågrønn faktor, krav til blågrønn utforming</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A8988C8" w14:textId="77777777" w:rsidR="00E821A1" w:rsidRPr="00875DD6" w:rsidRDefault="00E821A1" w:rsidP="00E821A1">
       <w:pPr>
         <w:pStyle w:val="Listeavsnitt"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00875DD6">
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Om området/områdene skal være offentlige eller felles (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00875DD6">
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>pbl</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00875DD6">
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">. § 12-7 nr 14) </w:t>
+        <w:t xml:space="preserve">. § 12-7 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00875DD6">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>nr</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00875DD6">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 14) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69513506" w14:textId="77777777" w:rsidR="00E821A1" w:rsidRPr="00875DD6" w:rsidRDefault="00E821A1" w:rsidP="00E821A1">
       <w:pPr>
         <w:pStyle w:val="Listeavsnitt"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00875DD6">
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>Retningslinjer for særlige drifts- og skjøtselstiltak (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00875DD6">
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>pbl</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00875DD6">
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t>. § 12-7 nr 9)</w:t>
+        <w:t xml:space="preserve">. § 12-7 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00875DD6">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>nr</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00875DD6">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 9)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B6C153F" w14:textId="77777777" w:rsidR="00E821A1" w:rsidRPr="009F7D15" w:rsidRDefault="00E821A1" w:rsidP="00E821A1">
       <w:pPr>
         <w:pStyle w:val="Regbest1"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="240"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="009F7D15">
         <w:t>Forsvaret (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009F7D15">
         <w:t>pbl</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009F7D15">
         <w:t>. § 12-5 nr. 4)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C780B92" w14:textId="77777777" w:rsidR="00E821A1" w:rsidRDefault="00E821A1" w:rsidP="00E821A1">
       <w:pPr>
         <w:pStyle w:val="Regbest2"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="924"/>
           <w:tab w:val="clear" w:pos="1134"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="009F7D15">
-        <w:t xml:space="preserve">Fellesbestemmelser for &lt;felt x, x, x, x, etc/formål&gt;. </w:t>
+        <w:t xml:space="preserve">Fellesbestemmelser for &lt;felt x, x, x, x, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009F7D15">
+        <w:t>etc</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009F7D15">
+        <w:t xml:space="preserve">/formål&gt;. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1460B948" w14:textId="77777777" w:rsidR="00E821A1" w:rsidRPr="00363A63" w:rsidRDefault="00E821A1" w:rsidP="00E821A1">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00363A63">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve">Bestemmelser som gjelder særskilt for alle områder for Forsvaret eller en kombinasjon av hoved-/underformål, kan eksempelvis omfatte: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5DB0BF71" w14:textId="77777777" w:rsidR="00E821A1" w:rsidRPr="00363A63" w:rsidRDefault="00E821A1" w:rsidP="00E821A1">
       <w:pPr>
         <w:pStyle w:val="Listeavsnitt"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
@@ -4700,97 +5364,133 @@
       </w:pPr>
       <w:r w:rsidRPr="00363A63">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>Lokalisering og utforming av bygg og anlegg (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00363A63">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>pbl</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00363A63">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">. § 12-7 nr 1) </w:t>
+        <w:t xml:space="preserve">. § 12-7 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00363A63">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>nr</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00363A63">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60AD4C68" w14:textId="77777777" w:rsidR="00E821A1" w:rsidRPr="00363A63" w:rsidRDefault="00E821A1" w:rsidP="00E821A1">
       <w:pPr>
         <w:pStyle w:val="Listeavsnitt"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00363A63">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>Arealbruk (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00363A63">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>pbl</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00363A63">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">. § 12-7 nr 2) </w:t>
+        <w:t xml:space="preserve">. § 12-7 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00363A63">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>nr</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00363A63">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7359235F" w14:textId="77777777" w:rsidR="00E821A1" w:rsidRPr="00363A63" w:rsidRDefault="00E821A1" w:rsidP="00E821A1">
       <w:pPr>
         <w:pStyle w:val="Listeavsnitt"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00363A63">
         <w:rPr>
           <w:i/>
           <w:iCs/>
@@ -4838,97 +5538,133 @@
       </w:pPr>
       <w:r w:rsidRPr="00363A63">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>Vilkår for bruk av arealer og anlegg (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00363A63">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>pbl</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00363A63">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">. § 12-7 nr 2) </w:t>
+        <w:t xml:space="preserve">. § 12-7 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00363A63">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>nr</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00363A63">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78252F20" w14:textId="77777777" w:rsidR="00E821A1" w:rsidRPr="00363A63" w:rsidRDefault="00E821A1" w:rsidP="00E821A1">
       <w:pPr>
         <w:pStyle w:val="Listeavsnitt"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00363A63">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>Funksjons- og kvalitetskrav (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00363A63">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>pbl</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00363A63">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">. § 12-7 nr 4) </w:t>
+        <w:t xml:space="preserve">. § 12-7 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00363A63">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>nr</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00363A63">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="458DDDDA" w14:textId="77777777" w:rsidR="00E821A1" w:rsidRPr="00363A63" w:rsidRDefault="00E821A1" w:rsidP="00E821A1">
       <w:pPr>
         <w:pStyle w:val="Listeavsnitt"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00363A63">
         <w:rPr>
           <w:i/>
           <w:iCs/>
@@ -5019,137 +5755,177 @@
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00875DD6">
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>Utforming (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00875DD6">
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>pbl</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00875DD6">
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">. §12-7 nr 1): </w:t>
+        <w:t xml:space="preserve">. §12-7 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00875DD6">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>nr</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00875DD6">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1): </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="760EEBE0" w14:textId="77777777" w:rsidR="00E821A1" w:rsidRPr="00875DD6" w:rsidRDefault="00E821A1" w:rsidP="00E821A1">
       <w:pPr>
         <w:pStyle w:val="Listeavsnitt"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00875DD6">
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>Arealbruk (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00875DD6">
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>pbl</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00875DD6">
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">. § 12-7 nr 2) </w:t>
+        <w:t xml:space="preserve">. § 12-7 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00875DD6">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>nr</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00875DD6">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="357BD90D" w14:textId="77777777" w:rsidR="00E821A1" w:rsidRPr="00875DD6" w:rsidRDefault="00E821A1" w:rsidP="00E821A1">
       <w:pPr>
         <w:pStyle w:val="Listeavsnitt"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00875DD6">
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>Grad av utnytting</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B42981E" w14:textId="77777777" w:rsidR="00E821A1" w:rsidRPr="009F7D15" w:rsidRDefault="00E821A1" w:rsidP="00E821A1">
       <w:pPr>
         <w:pStyle w:val="Regbest1"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="240"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="009F7D15">
-        <w:t>Landbruks-, natur- og friluftsformål (</w:t>
+        <w:t xml:space="preserve">Landbruks-, natur- og </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009F7D15">
+        <w:t>friluftsformål</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009F7D15">
+        <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009F7D15">
         <w:t>pbl</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009F7D15">
         <w:t xml:space="preserve">. § 12-5 nr. 5) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74D2B347" w14:textId="77777777" w:rsidR="00E821A1" w:rsidRDefault="00E821A1" w:rsidP="00E821A1">
       <w:pPr>
         <w:pStyle w:val="Regbest2"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="924"/>
           <w:tab w:val="clear" w:pos="1134"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
@@ -5192,93 +5968,125 @@
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00875DD6">
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>Utforming og vilkår for bruk av arealer (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00875DD6">
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>pbl</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00875DD6">
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">. §12-7 nr 1, 2) </w:t>
+        <w:t xml:space="preserve">. §12-7 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00875DD6">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>nr</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00875DD6">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1, 2) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="379404A3" w14:textId="77777777" w:rsidR="00E821A1" w:rsidRPr="00875DD6" w:rsidRDefault="00E821A1" w:rsidP="00E821A1">
       <w:pPr>
         <w:pStyle w:val="Listeavsnitt"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00875DD6">
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>Retningslinjer for særlige drifts- og skjøtselstiltak (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00875DD6">
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>pbl</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00875DD6">
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t>. § 12-7 nr 9)</w:t>
+        <w:t xml:space="preserve">. § 12-7 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00875DD6">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>nr</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00875DD6">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 9)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4482C2FF" w14:textId="77777777" w:rsidR="00E821A1" w:rsidRDefault="00E821A1" w:rsidP="00E821A1">
       <w:pPr>
         <w:pStyle w:val="Regbest2"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="924"/>
           <w:tab w:val="clear" w:pos="1134"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="009F7D15">
         <w:t>&lt;Arealformål&gt;, &lt;felt x, x, etc.&gt;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="677F8C0C" w14:textId="77777777" w:rsidR="00E821A1" w:rsidRPr="00875DD6" w:rsidRDefault="00E821A1" w:rsidP="00E821A1">
@@ -5313,135 +6121,183 @@
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00875DD6">
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>Lokalisering og utforming av bebyggelse og anlegg til landbruk (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00875DD6">
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>pbl</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00875DD6">
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">. §12-7 nr 1) </w:t>
+        <w:t xml:space="preserve">. §12-7 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00875DD6">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>nr</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00875DD6">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0101085F" w14:textId="77777777" w:rsidR="00E821A1" w:rsidRPr="00875DD6" w:rsidRDefault="00E821A1" w:rsidP="00E821A1">
       <w:pPr>
         <w:pStyle w:val="Listeavsnitt"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00875DD6">
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>Nydyrking (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00875DD6">
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>pbl</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00875DD6">
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> § 12-7 nr 1)</w:t>
+        <w:t xml:space="preserve"> § 12-7 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00875DD6">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>nr</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00875DD6">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FAAD43E" w14:textId="77777777" w:rsidR="00E821A1" w:rsidRPr="00875DD6" w:rsidRDefault="00E821A1" w:rsidP="00E821A1">
       <w:pPr>
         <w:pStyle w:val="Listeavsnitt"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00875DD6">
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>Bestemmelser om arealbruk, plassering, grad av utnytting og vilkår for bebyggelse i områder for spredt utbygging av boliger, fritidsboliger og næringsvirksomhet innenfor LNF-formål (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00875DD6">
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>pbl</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00875DD6">
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t>. § 12-7 nr 1, 2)</w:t>
+        <w:t xml:space="preserve">. § 12-7 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00875DD6">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>nr</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00875DD6">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1, 2)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="779D1D0C" w14:textId="77777777" w:rsidR="00E821A1" w:rsidRPr="009F7D15" w:rsidRDefault="00E821A1" w:rsidP="00E821A1">
       <w:pPr>
         <w:pStyle w:val="Regbest1"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="240"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="009F7D15">
         <w:lastRenderedPageBreak/>
         <w:t>Bruk og vern av sjø og vassdrag med tilhørende strandsone (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009F7D15">
         <w:t>pbl</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
@@ -5503,93 +6359,125 @@
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00875DD6">
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>Utforming og vilkår for bruk av arealer (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00875DD6">
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>pbl</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00875DD6">
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">. § 12-7 nr 1, 2) </w:t>
+        <w:t xml:space="preserve">. § 12-7 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00875DD6">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>nr</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00875DD6">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1, 2) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6BCC5ADD" w14:textId="77777777" w:rsidR="00E821A1" w:rsidRPr="00875DD6" w:rsidRDefault="00E821A1" w:rsidP="00E821A1">
       <w:pPr>
         <w:pStyle w:val="Listeavsnitt"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00875DD6">
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>Retningslinjer for særlige drifts- og skjøtselstiltak (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00875DD6">
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>pbl</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00875DD6">
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t>. § 12-7 nr 9)</w:t>
+        <w:t xml:space="preserve">. § 12-7 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00875DD6">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>nr</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00875DD6">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 9)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19C6C3AD" w14:textId="77777777" w:rsidR="00E821A1" w:rsidRPr="009F7D15" w:rsidRDefault="00E821A1" w:rsidP="00E821A1">
       <w:pPr>
         <w:pStyle w:val="Regbest0kapittel"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="009F7D15">
         <w:t>Bestemmelse</w:t>
       </w:r>
       <w:r>
         <w:t>r til hensynssoner (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>pbl</w:t>
       </w:r>
@@ -5709,51 +6597,59 @@
       </w:r>
       <w:r w:rsidRPr="009F7D15">
         <w:tab/>
         <w:t>H190&gt;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76503A71" w14:textId="77777777" w:rsidR="00E821A1" w:rsidRPr="009F7D15" w:rsidRDefault="00E821A1" w:rsidP="00E821A1">
       <w:pPr>
         <w:pStyle w:val="Regbest2"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="924"/>
           <w:tab w:val="clear" w:pos="1134"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="009F7D15">
-        <w:t>&lt;Faresone – ras- og skredfare (kvikkleire)</w:t>
+        <w:t>&lt;Faresone – ras- og skredfare (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009F7D15">
+        <w:t>kvikkleire</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009F7D15">
+        <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="009F7D15">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="009F7D15">
         <w:tab/>
         <w:t>H310&gt;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7EDF078B" w14:textId="77777777" w:rsidR="00E821A1" w:rsidRPr="009F7D15" w:rsidRDefault="00E821A1" w:rsidP="00E821A1">
       <w:pPr>
         <w:pStyle w:val="Regbest2"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="924"/>
           <w:tab w:val="clear" w:pos="1134"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120"/>
@@ -5828,51 +6724,67 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="2169A4AA" w14:textId="77777777" w:rsidR="00E821A1" w:rsidRPr="00875DD6" w:rsidRDefault="00E821A1" w:rsidP="00E821A1">
       <w:pPr>
         <w:pStyle w:val="Listeavsnitt"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00875DD6">
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">410 krav vedrørende infrastruktur </w:t>
+        <w:t xml:space="preserve">410 krav </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00875DD6">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>vedrørende</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00875DD6">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> infrastruktur </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CDEE100" w14:textId="77777777" w:rsidR="00E821A1" w:rsidRPr="00875DD6" w:rsidRDefault="00E821A1" w:rsidP="00E821A1">
       <w:pPr>
         <w:pStyle w:val="Listeavsnitt"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00875DD6">
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
@@ -6211,51 +7123,67 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="5C45C180" w14:textId="77777777" w:rsidR="00E821A1" w:rsidRPr="00944273" w:rsidRDefault="00E821A1" w:rsidP="00E821A1">
       <w:pPr>
         <w:pStyle w:val="Listeavsnitt"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00944273">
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rådighetsbegrensninger som gjelder inntil forvaltningsvedtak er gjort </w:t>
+        <w:t xml:space="preserve">Rådighetsbegrensninger som gjelder inntil </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00944273">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>forvaltningsvedtak</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00944273">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> er gjort </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B1D38D1" w14:textId="77777777" w:rsidR="00E821A1" w:rsidRPr="00944273" w:rsidRDefault="00E821A1" w:rsidP="00E821A1">
       <w:pPr>
         <w:pStyle w:val="Listeavsnitt"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00944273">
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
@@ -6315,738 +7243,726 @@
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="924"/>
           <w:tab w:val="clear" w:pos="1134"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="009F7D15">
         <w:t>&lt;Båndleg</w:t>
       </w:r>
       <w:r>
         <w:t>ging etter lov om kulturminner</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="009F7D15">
         <w:t>H730&gt;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="736D5B71" w14:textId="77777777" w:rsidR="00E821A1" w:rsidRPr="009F7D15" w:rsidRDefault="00E821A1" w:rsidP="00E821A1">
+    <w:p w14:paraId="288A34A4" w14:textId="77777777" w:rsidR="00E821A1" w:rsidRDefault="00E821A1" w:rsidP="00E821A1">
+      <w:pPr>
+        <w:pStyle w:val="Regbest0kapittel"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:textAlignment w:val="baseline"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7D15">
+        <w:t>Bestemmelser til bestemmelsesområder</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59123C5C" w14:textId="77777777" w:rsidR="00E821A1" w:rsidRPr="00944273" w:rsidRDefault="00E821A1" w:rsidP="00E821A1">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00944273">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>Bestemmelser og eller retningslinjer særskilt knyttet til et avgrenset område innenfor et, eller på tvers av flere arealformål (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00944273">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>pbl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00944273">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. §12-7 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00944273">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>nr</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00944273">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-14) Gi nødvendige bestemmelser til planens bestemmelsesområder slik at bestemmelsesområdene får et rettslig innhold. Dersom planen inneholder flere bestemmelsesområder, nummerer dem på kartet og i bestemmelsene, og ha en bestemmelse per bestemmelsesområde.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BA28BE3" w14:textId="77777777" w:rsidR="00E821A1" w:rsidRPr="00057AA4" w:rsidRDefault="00E821A1" w:rsidP="00E821A1">
+      <w:r w:rsidRPr="00944273">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>For eksempel:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15DD3D9D" w14:textId="77777777" w:rsidR="00E821A1" w:rsidRPr="009F7D15" w:rsidRDefault="00E821A1" w:rsidP="00E821A1">
       <w:pPr>
         <w:pStyle w:val="Regbest1"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="240"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="009F7D15">
-        <w:t>Sone hvor gjeldende reguleringsplan fortsatt skal gjelde (</w:t>
-[...14 lines deleted...]
-          <w:ilvl w:val="3"/>
+        <w:t>&lt;Bestemmelsesområde BG #1 (underjordisk parkeringsanlegg)&gt;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="639161B6" w14:textId="77777777" w:rsidR="00E821A1" w:rsidRPr="009F7D15" w:rsidRDefault="00E821A1" w:rsidP="00E821A1">
+      <w:pPr>
+        <w:pStyle w:val="Regbest1"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:tabs>
-[...21 lines deleted...]
-    <w:p w14:paraId="288A34A4" w14:textId="77777777" w:rsidR="00E821A1" w:rsidRDefault="00E821A1" w:rsidP="00E821A1">
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="240"/>
+        <w:textAlignment w:val="baseline"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7D15">
+        <w:t>&lt;Bestemmelsesområde BG #2 (gangbro)&gt;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B5E6D5D" w14:textId="77777777" w:rsidR="00E821A1" w:rsidRDefault="00E821A1" w:rsidP="00E821A1">
       <w:pPr>
         <w:pStyle w:val="Regbest0kapittel"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="009F7D15">
-        <w:t xml:space="preserve">Bestemmelser til </w:t>
-[...7 lines deleted...]
-    <w:p w14:paraId="59123C5C" w14:textId="77777777" w:rsidR="00E821A1" w:rsidRPr="00944273" w:rsidRDefault="00E821A1" w:rsidP="00E821A1">
+        <w:t>Rekkefølgebestemmelser og vilkår for gjennomføring</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5096785A" w14:textId="77777777" w:rsidR="00E821A1" w:rsidRPr="00944273" w:rsidRDefault="00E821A1" w:rsidP="00E821A1">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00944273">
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t>Bestemmelser og eller retningslinjer særskilt knyttet til et avgrenset område innenfor et, eller på tvers av flere arealformål (</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">Alle rekkefølgebestemmelser som gjelder for </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00944273">
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
+        <w:t>planområdet</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00944273">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> samles i dette kapitlet (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00944273">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
         <w:t>pbl</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00944273">
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">. §12-7 nr 1-14) Gi nødvendige bestemmelser til planens </w:t>
+        <w:t xml:space="preserve">. § 12-7 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00944273">
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t>bestemmelsesområder</w:t>
+        <w:t>nr</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00944273">
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> slik at bestemmelsesområdene får et rettslig innhold. Dersom planen inneholder flere </w:t>
-[...27 lines deleted...]
-    <w:p w14:paraId="15DD3D9D" w14:textId="77777777" w:rsidR="00E821A1" w:rsidRPr="009F7D15" w:rsidRDefault="00E821A1" w:rsidP="00E821A1">
+        <w:t xml:space="preserve"> 10).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3794004B" w14:textId="77777777" w:rsidR="00E821A1" w:rsidRPr="009F7D15" w:rsidRDefault="00E821A1" w:rsidP="00E821A1">
       <w:pPr>
         <w:pStyle w:val="Regbest1"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="240"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="009F7D15">
-        <w:t>&lt;Bestemmelsesområde BG #1 (underjordisk parkeringsanlegg)&gt;</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="639161B6" w14:textId="77777777" w:rsidR="00E821A1" w:rsidRPr="009F7D15" w:rsidRDefault="00E821A1" w:rsidP="00E821A1">
+        <w:t xml:space="preserve">Før opprettelse av eiendommer </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009F7D15">
+        <w:t>&lt;(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009F7D15">
+        <w:t xml:space="preserve">felt </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009F7D15">
+        <w:t>x,x</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009F7D15">
+        <w:t>,x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009F7D15">
+        <w:t>)&gt;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43DC10CB" w14:textId="77777777" w:rsidR="00E821A1" w:rsidRPr="009F7D15" w:rsidRDefault="00E821A1" w:rsidP="00E821A1"/>
+    <w:p w14:paraId="6C7D0386" w14:textId="77777777" w:rsidR="00E821A1" w:rsidRPr="009F7D15" w:rsidRDefault="00E821A1" w:rsidP="00E821A1">
       <w:pPr>
         <w:pStyle w:val="Regbest1"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="240"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="009F7D15">
-        <w:t>&lt;Bestemmelsesområde BG #2 (gangbro)&gt;</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5B5E6D5D" w14:textId="77777777" w:rsidR="00E821A1" w:rsidRDefault="00E821A1" w:rsidP="00E821A1">
+        <w:t xml:space="preserve">Før rammetillatelse </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009F7D15">
+        <w:t>&lt;(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009F7D15">
+        <w:t xml:space="preserve">felt </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009F7D15">
+        <w:t>x,x</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009F7D15">
+        <w:t>,x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009F7D15">
+        <w:t>)&gt;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12FD2C56" w14:textId="77777777" w:rsidR="00E821A1" w:rsidRPr="009F7D15" w:rsidRDefault="00E821A1" w:rsidP="00E821A1"/>
+    <w:p w14:paraId="159A8E13" w14:textId="77777777" w:rsidR="00E821A1" w:rsidRPr="009F7D15" w:rsidRDefault="00E821A1" w:rsidP="00E821A1">
+      <w:pPr>
+        <w:pStyle w:val="Regbest1"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="240"/>
+        <w:textAlignment w:val="baseline"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7D15">
+        <w:t xml:space="preserve">Før igangsettingstillatelse </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009F7D15">
+        <w:t>&lt;(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009F7D15">
+        <w:t xml:space="preserve">felt </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009F7D15">
+        <w:t>x,x</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009F7D15">
+        <w:t>,x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009F7D15">
+        <w:t>)&gt;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65493688" w14:textId="77777777" w:rsidR="00E821A1" w:rsidRPr="009F7D15" w:rsidRDefault="00E821A1" w:rsidP="00E821A1"/>
+    <w:p w14:paraId="44BDF21F" w14:textId="77777777" w:rsidR="00E821A1" w:rsidRPr="009F7D15" w:rsidRDefault="00E821A1" w:rsidP="00E821A1">
+      <w:pPr>
+        <w:pStyle w:val="Regbest1"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="240"/>
+        <w:textAlignment w:val="baseline"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7D15">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Før bebyggelse tas i bruk </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009F7D15">
+        <w:t>&lt;(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009F7D15">
+        <w:t xml:space="preserve">felt </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009F7D15">
+        <w:t>x,x</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009F7D15">
+        <w:t>,x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009F7D15">
+        <w:t>)&gt;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45FE6C9F" w14:textId="77777777" w:rsidR="00E821A1" w:rsidRPr="009F7D15" w:rsidRDefault="00E821A1" w:rsidP="00E821A1"/>
+    <w:p w14:paraId="4C99F60A" w14:textId="77777777" w:rsidR="00E821A1" w:rsidRDefault="00E821A1" w:rsidP="00E821A1">
+      <w:pPr>
+        <w:pStyle w:val="Regbest1"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="240"/>
+        <w:textAlignment w:val="baseline"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7D15">
+        <w:t xml:space="preserve">Rekkefølge i tid </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009F7D15">
+        <w:t>&lt;(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009F7D15">
+        <w:t xml:space="preserve">felt </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009F7D15">
+        <w:t>x,x</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009F7D15">
+        <w:t>,x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009F7D15">
+        <w:t>)&gt;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4980B526" w14:textId="77777777" w:rsidR="00E821A1" w:rsidRPr="00944273" w:rsidRDefault="00E821A1" w:rsidP="00E821A1">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00944273">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>Bestemmelse for områder regulert i tidsrekkefølge. Typisk gjelder dette hvilke utbyggingsområder (felt) som skal bygges ut i hvilken rekkefølge.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69B252A3" w14:textId="77777777" w:rsidR="00E821A1" w:rsidRDefault="00E821A1" w:rsidP="00E821A1">
+      <w:pPr>
+        <w:pStyle w:val="Regbest1"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="240"/>
+        <w:textAlignment w:val="baseline"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7D15">
+        <w:t xml:space="preserve">&lt;Annet rekkefølgetema&gt; </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009F7D15">
+        <w:t>&lt;(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009F7D15">
+        <w:t xml:space="preserve">felt </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009F7D15">
+        <w:t>x,x</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009F7D15">
+        <w:t>,x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009F7D15">
+        <w:t>)&gt;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79191D44" w14:textId="77777777" w:rsidR="00E821A1" w:rsidRPr="00944273" w:rsidRDefault="00E821A1" w:rsidP="00E821A1">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00944273">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>Eksempelvis bruk av matrise for å angi hvilke rekkefølgebestemmelser som gjelder for hvilke felt for å gi god oversikt over rekkefølgebestemmelser i omfattende planer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5384A2AD" w14:textId="77777777" w:rsidR="00E821A1" w:rsidRDefault="00E821A1" w:rsidP="00E821A1">
       <w:pPr>
         <w:pStyle w:val="Regbest0kapittel"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
       <w:r w:rsidRPr="009F7D15">
-        <w:t>Rekkefølgebestemmelser og vilkår for gjennomføring</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5096785A" w14:textId="77777777" w:rsidR="00E821A1" w:rsidRPr="00944273" w:rsidRDefault="00E821A1" w:rsidP="00E821A1">
+        <w:t>Dokumenter som gis juridisk virkning gjennom henvisning i bestemmelsene</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2261B31F" w14:textId="77777777" w:rsidR="00E821A1" w:rsidRPr="00944273" w:rsidRDefault="00E821A1" w:rsidP="00E821A1">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00944273">
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">Alle rekkefølgebestemmelser som gjelder for </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve">Dersom det tidligere i reguleringsbestemmelsene er vist til et dokument, for eksempel en illustrasjonsplan eller geoteknisk rapport, skal dokumentene listes opp her med navn og dato som det er henvist til. For eksempel, viser en tidligere bestemmelse om hensynssone for </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00944273">
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t>planområdet</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>kvikkleire</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00944273">
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> samles i dette kapitlet (</w:t>
-[...286 lines deleted...]
-        <w:t>Dersom det tidligere i reguleringsbestemmelsene er vist til et dokument, for eksempel en illustrasjonsplan eller geoteknisk rapport, skal dokumentene listes opp her med navn og dato som det er henvist til. For eksempel, viser en tidligere bestemmelse om hensynssone for kvikkleire til at det skal utføres sikringstiltak som beskrevet i den geotekniske rapporten, skal rapporten da listes opp her.</w:t>
+        <w:t xml:space="preserve"> til at det skal utføres sikringstiltak som beskrevet i den geotekniske rapporten, skal rapporten da listes opp her.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="192171CC" w14:textId="77777777" w:rsidR="00E821A1" w:rsidRPr="003D7D11" w:rsidRDefault="00E821A1" w:rsidP="003D7D11"/>
     <w:sectPr w:rsidR="00E821A1" w:rsidRPr="003D7D11" w:rsidSect="003B1D3C">
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:headerReference w:type="first" r:id="rId12"/>
       <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1219" w:right="1338" w:bottom="2245" w:left="1298" w:header="709" w:footer="442" w:gutter="0"/>
       <w:cols w:space="708" w:equalWidth="0">
         <w:col w:w="8931"/>
       </w:cols>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="037A2562" w14:textId="77777777" w:rsidR="00E821A1" w:rsidRDefault="00E821A1">
+    <w:p w14:paraId="307C9F3B" w14:textId="77777777" w:rsidR="00375BD3" w:rsidRDefault="00375BD3">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FF8C7A3" w14:textId="77777777" w:rsidR="00E821A1" w:rsidRDefault="00E821A1"/>
+    <w:p w14:paraId="37F557BA" w14:textId="77777777" w:rsidR="00375BD3" w:rsidRDefault="00375BD3"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="22092ABB" w14:textId="77777777" w:rsidR="00E821A1" w:rsidRDefault="00E821A1">
+    <w:p w14:paraId="7BD2ED7D" w14:textId="77777777" w:rsidR="00375BD3" w:rsidRDefault="00375BD3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54B8FE55" w14:textId="77777777" w:rsidR="00E821A1" w:rsidRDefault="00E821A1"/>
+    <w:p w14:paraId="65EDD3B6" w14:textId="77777777" w:rsidR="00375BD3" w:rsidRDefault="00375BD3"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Oslo Sans Office">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000007" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
+    <w:sig w:usb0="A000006F" w:usb1="0000307B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Oslo Sans Medium">
-    <w:panose1 w:val="02000000000000000000"/>
+    <w:altName w:val="Calibri"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000007" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Oslo Sans">
-    <w:panose1 w:val="02000000000000000000"/>
+    <w:altName w:val="Calibri"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000007" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="34A19DD0" w14:textId="77777777" w:rsidR="003B1D3C" w:rsidRPr="003B1D3C" w:rsidRDefault="003B1D3C" w:rsidP="003B1D3C">
     <w:pPr>
       <w:pStyle w:val="Bunntekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1F297B94" w14:textId="77777777" w:rsidR="00CE4E64" w:rsidRDefault="00CE4E64">
     <w:pPr>
       <w:pStyle w:val="Bunntekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3317682A" w14:textId="77777777" w:rsidR="00E821A1" w:rsidRDefault="00E821A1">
+    <w:p w14:paraId="7D953BA0" w14:textId="77777777" w:rsidR="00375BD3" w:rsidRDefault="00375BD3">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2403F0EC" w14:textId="77777777" w:rsidR="00E821A1" w:rsidRDefault="00E821A1"/>
+    <w:p w14:paraId="611D698D" w14:textId="77777777" w:rsidR="00375BD3" w:rsidRDefault="00375BD3"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5DA342ED" w14:textId="77777777" w:rsidR="00E821A1" w:rsidRDefault="00E821A1">
+    <w:p w14:paraId="5134413D" w14:textId="77777777" w:rsidR="00375BD3" w:rsidRDefault="00375BD3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B4B5F6E" w14:textId="77777777" w:rsidR="00E821A1" w:rsidRDefault="00E821A1"/>
+    <w:p w14:paraId="5CB7AEA1" w14:textId="77777777" w:rsidR="00375BD3" w:rsidRDefault="00375BD3"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="59BF990D" w14:textId="77777777" w:rsidR="00C10668" w:rsidRDefault="00C10668" w:rsidP="00495710"/>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="47DF2B86" w14:textId="77777777" w:rsidR="00CE4E64" w:rsidRDefault="00CE4E64">
     <w:pPr>
       <w:pStyle w:val="Topptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="012B7D5B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CE90FB56"/>
     <w:lvl w:ilvl="0" w:tplc="04140001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04140003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -9372,207 +10288,207 @@
     <w:lvl w:ilvl="7" w:tplc="04140003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04140005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1056204644">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="215044862">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="2146073473">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="2087415110">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="982348258">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="704216114">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="1378162077">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="633944821">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="680475609">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="1148865349">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="974674035">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="1389958750">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="923495676">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="14" w16cid:durableId="240599201">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="15" w16cid:durableId="1228220479">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="16" w16cid:durableId="2121951688">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="17">
+  <w:num w:numId="17" w16cid:durableId="810516469">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="18">
+  <w:num w:numId="18" w16cid:durableId="461457918">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="19">
+  <w:num w:numId="19" w16cid:durableId="1795437509">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="20">
+  <w:num w:numId="20" w16cid:durableId="222065332">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="21">
+  <w:num w:numId="21" w16cid:durableId="679352370">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="22">
+  <w:num w:numId="22" w16cid:durableId="460850898">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="23">
+  <w:num w:numId="23" w16cid:durableId="1505896284">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="24">
+  <w:num w:numId="24" w16cid:durableId="2063361099">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="25">
+  <w:num w:numId="25" w16cid:durableId="448744063">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="26">
+  <w:num w:numId="26" w16cid:durableId="90515797">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="27">
+  <w:num w:numId="27" w16cid:durableId="1010522793">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="28">
+  <w:num w:numId="28" w16cid:durableId="209928017">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="29">
+  <w:num w:numId="29" w16cid:durableId="689644911">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="30">
+  <w:num w:numId="30" w16cid:durableId="656300681">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="31">
+  <w:num w:numId="31" w16cid:durableId="1239513319">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="32">
+  <w:num w:numId="32" w16cid:durableId="623586070">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="33">
+  <w:num w:numId="33" w16cid:durableId="1841920153">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="34">
+  <w:num w:numId="34" w16cid:durableId="632712563">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="35">
+  <w:num w:numId="35" w16cid:durableId="1254588360">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="36">
+  <w:num w:numId="36" w16cid:durableId="1168525115">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="37">
+  <w:num w:numId="37" w16cid:durableId="1356349011">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="38">
+  <w:num w:numId="38" w16cid:durableId="639456978">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="39">
+  <w:num w:numId="39" w16cid:durableId="884754590">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="40">
+  <w:num w:numId="40" w16cid:durableId="1584758077">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="41">
+  <w:num w:numId="41" w16cid:durableId="654845190">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="42">
+  <w:num w:numId="42" w16cid:durableId="1379476611">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="43">
+  <w:num w:numId="43" w16cid:durableId="943612306">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="44">
+  <w:num w:numId="44" w16cid:durableId="1447043336">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="45">
+  <w:num w:numId="45" w16cid:durableId="966862239">
     <w:abstractNumId w:val="14"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="90"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="130"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="B801" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="1"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:drawingGridVerticalSpacing w:val="120"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="6145"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E821A1"/>
     <w:rsid w:val="00002F56"/>
     <w:rsid w:val="000320FF"/>
@@ -9605,50 +10521,51 @@
     <w:rsid w:val="001E116F"/>
     <w:rsid w:val="001F2931"/>
     <w:rsid w:val="001F7AE5"/>
     <w:rsid w:val="00212A02"/>
     <w:rsid w:val="002223D2"/>
     <w:rsid w:val="00224C3E"/>
     <w:rsid w:val="00244477"/>
     <w:rsid w:val="002513D2"/>
     <w:rsid w:val="00256F32"/>
     <w:rsid w:val="00264846"/>
     <w:rsid w:val="00273FBF"/>
     <w:rsid w:val="002760B3"/>
     <w:rsid w:val="00293B60"/>
     <w:rsid w:val="002940D1"/>
     <w:rsid w:val="002A57BC"/>
     <w:rsid w:val="002B2AED"/>
     <w:rsid w:val="002F07A9"/>
     <w:rsid w:val="002F1436"/>
     <w:rsid w:val="002F77ED"/>
     <w:rsid w:val="003075A7"/>
     <w:rsid w:val="00314F9E"/>
     <w:rsid w:val="00332D8C"/>
     <w:rsid w:val="00335CC8"/>
     <w:rsid w:val="00347338"/>
     <w:rsid w:val="00363A63"/>
+    <w:rsid w:val="00375BD3"/>
     <w:rsid w:val="003A15D5"/>
     <w:rsid w:val="003A5FA2"/>
     <w:rsid w:val="003A67E6"/>
     <w:rsid w:val="003B1D3C"/>
     <w:rsid w:val="003B20D6"/>
     <w:rsid w:val="003B5B5C"/>
     <w:rsid w:val="003B5F5D"/>
     <w:rsid w:val="003B71A6"/>
     <w:rsid w:val="003D7D11"/>
     <w:rsid w:val="003E2A99"/>
     <w:rsid w:val="003E7140"/>
     <w:rsid w:val="003F3EE5"/>
     <w:rsid w:val="00415C8C"/>
     <w:rsid w:val="00417BA5"/>
     <w:rsid w:val="0042043C"/>
     <w:rsid w:val="00434FA5"/>
     <w:rsid w:val="00450C1F"/>
     <w:rsid w:val="00456FD1"/>
     <w:rsid w:val="004654E6"/>
     <w:rsid w:val="004663EE"/>
     <w:rsid w:val="00495710"/>
     <w:rsid w:val="004B09A5"/>
     <w:rsid w:val="004D0316"/>
     <w:rsid w:val="004D6AA9"/>
     <w:rsid w:val="004D7859"/>
@@ -9659,117 +10576,121 @@
     <w:rsid w:val="00552CF2"/>
     <w:rsid w:val="00572D2A"/>
     <w:rsid w:val="005747D5"/>
     <w:rsid w:val="00593FA8"/>
     <w:rsid w:val="005A78BC"/>
     <w:rsid w:val="005C79B2"/>
     <w:rsid w:val="00633E14"/>
     <w:rsid w:val="0065165E"/>
     <w:rsid w:val="0066222A"/>
     <w:rsid w:val="00665FBF"/>
     <w:rsid w:val="00674D2A"/>
     <w:rsid w:val="006843D2"/>
     <w:rsid w:val="0068454A"/>
     <w:rsid w:val="0069167A"/>
     <w:rsid w:val="006925DC"/>
     <w:rsid w:val="006936ED"/>
     <w:rsid w:val="006C31E5"/>
     <w:rsid w:val="006C3D94"/>
     <w:rsid w:val="006E22BD"/>
     <w:rsid w:val="006E6797"/>
     <w:rsid w:val="006E7DA4"/>
     <w:rsid w:val="006F00C8"/>
     <w:rsid w:val="00701E79"/>
     <w:rsid w:val="00704B39"/>
     <w:rsid w:val="00704C70"/>
+    <w:rsid w:val="00757665"/>
     <w:rsid w:val="007711E6"/>
     <w:rsid w:val="00774584"/>
     <w:rsid w:val="007777B5"/>
+    <w:rsid w:val="00781972"/>
     <w:rsid w:val="00790EAA"/>
     <w:rsid w:val="007922B6"/>
     <w:rsid w:val="007A57EA"/>
     <w:rsid w:val="007B4C8B"/>
     <w:rsid w:val="007D0C69"/>
     <w:rsid w:val="007D406B"/>
     <w:rsid w:val="007E43B0"/>
     <w:rsid w:val="00813D3B"/>
     <w:rsid w:val="00823E83"/>
     <w:rsid w:val="0084152F"/>
     <w:rsid w:val="00844AB5"/>
     <w:rsid w:val="008579DB"/>
     <w:rsid w:val="008839CB"/>
     <w:rsid w:val="008A56A1"/>
     <w:rsid w:val="008A5CE6"/>
     <w:rsid w:val="008C63FF"/>
     <w:rsid w:val="008D1E70"/>
     <w:rsid w:val="008D57C9"/>
     <w:rsid w:val="008D6240"/>
     <w:rsid w:val="008E3879"/>
     <w:rsid w:val="008F2E49"/>
     <w:rsid w:val="009148A0"/>
     <w:rsid w:val="009176CB"/>
     <w:rsid w:val="00933773"/>
     <w:rsid w:val="009569FE"/>
     <w:rsid w:val="009607B9"/>
     <w:rsid w:val="0098520F"/>
     <w:rsid w:val="00992A89"/>
     <w:rsid w:val="00997891"/>
     <w:rsid w:val="009A47B4"/>
     <w:rsid w:val="009E0A71"/>
     <w:rsid w:val="009F00FD"/>
     <w:rsid w:val="009F25BA"/>
     <w:rsid w:val="00A02922"/>
     <w:rsid w:val="00A11279"/>
     <w:rsid w:val="00A206F7"/>
     <w:rsid w:val="00A2168F"/>
     <w:rsid w:val="00A250CA"/>
     <w:rsid w:val="00A37B55"/>
     <w:rsid w:val="00A40C2F"/>
     <w:rsid w:val="00A42B0E"/>
     <w:rsid w:val="00A467CC"/>
     <w:rsid w:val="00A74159"/>
     <w:rsid w:val="00A87B17"/>
     <w:rsid w:val="00A87F57"/>
     <w:rsid w:val="00A9271B"/>
     <w:rsid w:val="00A95E22"/>
     <w:rsid w:val="00A96490"/>
     <w:rsid w:val="00AA169C"/>
+    <w:rsid w:val="00AA44F8"/>
     <w:rsid w:val="00AB2546"/>
     <w:rsid w:val="00B060F3"/>
     <w:rsid w:val="00B2532B"/>
     <w:rsid w:val="00B34261"/>
     <w:rsid w:val="00B35730"/>
     <w:rsid w:val="00B45863"/>
     <w:rsid w:val="00B5389B"/>
     <w:rsid w:val="00B53D74"/>
     <w:rsid w:val="00B578AC"/>
     <w:rsid w:val="00B63235"/>
     <w:rsid w:val="00B9656B"/>
     <w:rsid w:val="00BA325C"/>
     <w:rsid w:val="00BA67BF"/>
     <w:rsid w:val="00BB0623"/>
     <w:rsid w:val="00BB301F"/>
+    <w:rsid w:val="00BD06E3"/>
     <w:rsid w:val="00BD26DD"/>
     <w:rsid w:val="00BD4444"/>
     <w:rsid w:val="00BE726F"/>
     <w:rsid w:val="00BF0931"/>
     <w:rsid w:val="00C10668"/>
     <w:rsid w:val="00C113B8"/>
     <w:rsid w:val="00C1274D"/>
     <w:rsid w:val="00C201FB"/>
     <w:rsid w:val="00C3402C"/>
     <w:rsid w:val="00C55458"/>
     <w:rsid w:val="00C6292F"/>
     <w:rsid w:val="00C67826"/>
     <w:rsid w:val="00C74460"/>
     <w:rsid w:val="00C918F4"/>
     <w:rsid w:val="00C97C60"/>
     <w:rsid w:val="00CA403D"/>
     <w:rsid w:val="00CA4596"/>
     <w:rsid w:val="00CB3C31"/>
     <w:rsid w:val="00CC7D87"/>
     <w:rsid w:val="00CE25CC"/>
     <w:rsid w:val="00CE4E64"/>
     <w:rsid w:val="00CF53A7"/>
     <w:rsid w:val="00D21364"/>
     <w:rsid w:val="00D51458"/>
     <w:rsid w:val="00D85A54"/>
@@ -9785,81 +10706,82 @@
     <w:rsid w:val="00E657C9"/>
     <w:rsid w:val="00E75CDC"/>
     <w:rsid w:val="00E77E18"/>
     <w:rsid w:val="00E821A1"/>
     <w:rsid w:val="00E91D78"/>
     <w:rsid w:val="00EA0853"/>
     <w:rsid w:val="00EA4174"/>
     <w:rsid w:val="00EB131B"/>
     <w:rsid w:val="00ED1BE9"/>
     <w:rsid w:val="00ED3DA5"/>
     <w:rsid w:val="00ED5628"/>
     <w:rsid w:val="00EF0471"/>
     <w:rsid w:val="00F07B1A"/>
     <w:rsid w:val="00F17D5B"/>
     <w:rsid w:val="00F33C60"/>
     <w:rsid w:val="00F56CDD"/>
     <w:rsid w:val="00F73F16"/>
     <w:rsid w:val="00F93882"/>
     <w:rsid w:val="00F96ADE"/>
     <w:rsid w:val="00F96D38"/>
     <w:rsid w:val="00F97359"/>
     <w:rsid w:val="00FA0271"/>
     <w:rsid w:val="00FC2B3B"/>
     <w:rsid w:val="00FC7E82"/>
     <w:rsid w:val="00FF76D5"/>
+    <w:rsid w:val="00FF78DB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nb-NO"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="6145"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="14266B02"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Oslo Sans Office" w:eastAsia="Times New Roman" w:hAnsi="Oslo Sans Office" w:cs="Times New Roman"/>
         <w:lang w:val="nb-NO" w:eastAsia="nb-NO" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -11466,51 +12388,51 @@
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="000A4EAD"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Fulgthyperkobling">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="Standardskriftforavsnitt"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="000A4EAD"/>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="882640813">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oslo.kommune.no/plan-bygg-og-eiendom/send-inn-planforslag/send-inn-planforslag/utarbeid-planforslaget-til-offentlig-ettersyn/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regjeringen.no/no/tema/plan-bygg-og-eiendom/plan--og-bygningsloven/plan/veiledning-om-planlegging/test-maler-for-behandling-av-reguleringsplaner/id2413265/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regjeringen.no/no/dokumenter/reguleringsplanveileder/id2609532/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
@@ -11726,71 +12648,71 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Mal til standardtekst - saksfremstilling.dotx</Template>
   <TotalTime></TotalTime>
   <Pages>11</Pages>
-  <Words>3058</Words>
-  <Characters>16208</Characters>
+  <Words>3035</Words>
+  <Characters>16088</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>135</Lines>
+  <Lines>134</Lines>
   <Paragraphs>38</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tittel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>19228</CharactersWithSpaces>
+  <CharactersWithSpaces>19085</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>